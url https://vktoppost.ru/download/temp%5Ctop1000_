--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -305,10527 +305,9847 @@
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>Репосты</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Вовлеченность</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="n">
         <v>10</v>
       </c>
       <c r="B3" s="0" t="n">
         <v>12382740</v>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ЁП</t>
         </is>
       </c>
       <c r="D3" s="0" t="n">
-        <v>5967219</v>
+        <v>5959128</v>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0"/>
       <c r="G3" s="0"/>
       <c r="H3" s="0"/>
       <c r="I3" s="0"/>
       <c r="J3" s="0"/>
       <c r="K3" s="0"/>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0"/>
       <c r="Q3" s="0"/>
       <c r="R3" s="0"/>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W3" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X3" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y3" s="0"/>
       <c r="Z3" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig1/Fz0E4ALRllsqD6ApcRclM21bm1vO8Gfbxf5A0KZR7T7oUMg6NoQ-8sn2tecP3T64TB27DDw0.jpg?quality=96&amp;crop=150,1158,841,841&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-33.userapi.com/s/v1/ig1/Fz0E4ALRllsqD6ApcRclM21bm1vO8Gfbxf5A0KZR7T7oUMg6NoQ-8sn2tecP3T64TB27DDw0.jpg?quality=96&amp;crop=150,1158,841,841&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="n">
         <v>20</v>
       </c>
       <c r="B4" s="0" t="n">
         <v>29187511</v>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Вселенная кино 2026 | Человек-паук: Новый день</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
-        <v>5683673</v>
+        <v>5641250</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>-18</v>
+        <v>-10168</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>492511</v>
+        <v>1109508</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>1.31</v>
+        <v>1.97</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>375971</v>
+        <v>563249</v>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>76.34%</t>
+          <t>50.76%</t>
         </is>
       </c>
       <c r="J4" s="0" t="n">
-        <v>625</v>
+        <v>418</v>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>28.29%</t>
+          <t>30.29%</t>
         </is>
       </c>
       <c r="L4" s="0" t="n">
-        <v>1577</v>
+        <v>950</v>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>71.39%</t>
+          <t>68.84%</t>
         </is>
       </c>
       <c r="N4" s="0" t="n">
-        <v>2209</v>
+        <v>1380</v>
       </c>
       <c r="O4" s="0" t="n">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P4" s="0" t="n">
-        <v>2146</v>
+        <v>1361</v>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
-          <t>97.15%</t>
+          <t>98.62%</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S4" s="0" t="n">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
-          <t> (5.3%)</t>
+          <t> (4.93%)</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W4" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X4" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y4" s="0"/>
       <c r="Z4" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-92.userapi.com/s/v1/ig2/38xBHJH9PEiH0w1nv1kKC51NZO9RPunxFRKnN0XzWgcLriqqdIW1j4263hoql5OsOBci_9IkXeShHi96JZ9TFQYT.jpg?quality=95&amp;crop=0,0,1440,1440&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-74.userapi.com/s/v1/ig2/kwGlFlGfz2o3GAtVJwoeEy1rlZnN_iIkYxRTc0sVOO4QOTzVG0JeFemUlPhhXCpypOym8vu4Tna8NzDiRPUc00Ko.jpg?quality=95&amp;crop=0,0,1500,1500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="n">
         <v>30</v>
       </c>
       <c r="B5" s="0" t="n">
         <v>103027469</v>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Наука и Техника</t>
         </is>
       </c>
       <c r="D5" s="0" t="n">
-        <v>5540609</v>
-[...60 lines deleted...]
-      </c>
+        <v>8497526</v>
+      </c>
+      <c r="E5" s="0"/>
+      <c r="F5" s="0"/>
+      <c r="G5" s="0"/>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0"/>
+      <c r="J5" s="0"/>
+      <c r="K5" s="0"/>
+      <c r="L5" s="0"/>
+      <c r="M5" s="0"/>
+      <c r="N5" s="0"/>
+      <c r="O5" s="0"/>
+      <c r="P5" s="0"/>
+      <c r="Q5" s="0"/>
+      <c r="R5" s="0"/>
+      <c r="S5" s="0"/>
+      <c r="T5" s="0"/>
       <c r="U5" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W5" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X5" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-14.userapi.com/s/v1/ig2/uwOqqibLS68tsUF6c7FX6IrMA-eHRjs_tMBfLv3QsEKDuzlNLqR-Th2WXyyYZIe4uoIuc-xhUdOyfd9ECBsL3Q01.jpg?quality=95&amp;crop=0,0,2560,2560&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440,2560x2560&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-14.userapi.com/s/v1/ig2/uwOqqibLS68tsUF6c7FX6IrMA-eHRjs_tMBfLv3QsEKDuzlNLqR-Th2WXyyYZIe4uoIuc-xhUdOyfd9ECBsL3Q01.jpg?quality=95&amp;crop=0,0,2560,2560&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440,2560x2560&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="n">
         <v>40</v>
       </c>
       <c r="B6" s="0" t="n">
-        <v>79863581</v>
+        <v>66678575</v>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>Фильмы, основанные на реальных событиях</t>
+          <t>Овсянка, сэр!</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
-        <v>7463499</v>
+        <v>3956266</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>-292</v>
+        <v>-231</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>388264</v>
+        <v>1882269</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>1.24</v>
+        <v>1.01</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>313502</v>
+        <v>1860813</v>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>80.65%</t>
+          <t>99.01%</t>
         </is>
       </c>
       <c r="J6" s="0" t="n">
-        <v>1261</v>
+        <v>1398</v>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>43.72%</t>
+          <t>27.01%</t>
         </is>
       </c>
       <c r="L6" s="0" t="n">
-        <v>1599</v>
+        <v>3738</v>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>55.44%</t>
+          <t>72.22%</t>
         </is>
       </c>
       <c r="N6" s="0" t="n">
-        <v>2884</v>
+        <v>5176</v>
       </c>
       <c r="O6" s="0" t="n">
         <v>1.18</v>
       </c>
       <c r="P6" s="0" t="n">
-        <v>2857</v>
+        <v>5003</v>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
-          <t>99.06%</t>
+          <t>96.66%</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S6" s="0" t="n">
-        <v>141</v>
+        <v>272</v>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
-          <t> (4.89%)</t>
+          <t> (5.26%)</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
-          <t>только комменты</t>
+          <t> </t>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W6" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X6" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-47.userapi.com/s/v1/ig2/cw8JLxwbxF-0pY94SuGI2agaHzcv9narbTbb8JXINJNp92kuKtBHESiLUB4nFI3UTA-SJKadP6_sc893Ue-YpbcY.jpg?quality=96&amp;crop=140,64,1901,1901&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-60.userapi.com/s/v1/ig2/jOgEL02OmgAcQC3F78-pvim0vdaK9gdPQ-Q2Sfnw6zKN1vHkPZ5o4o7oBikLxuhuXNxgmw1IvLmtVCm25b_fb_Oa.jpg?quality=95&amp;crop=64,1,1124,1124&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="n">
         <v>50</v>
       </c>
       <c r="B7" s="0" t="n">
-        <v>52230489</v>
+        <v>40498005</v>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>Психология человека</t>
+          <t>Психология отношений</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
-        <v>3903091</v>
+        <v>4659157</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>-11</v>
+        <v>-174</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>38828</v>
+        <v>590907</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>1.08</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>35892</v>
+        <v>548861</v>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>92.59%</t>
         </is>
       </c>
       <c r="J7" s="0" t="n">
-        <v>71</v>
+        <v>546</v>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>71.72%</t>
+          <t>76.47%</t>
         </is>
       </c>
       <c r="L7" s="0" t="n">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>28.28%</t>
+          <t>21.43%</t>
         </is>
       </c>
       <c r="N7" s="0" t="n">
-        <v>99</v>
+        <v>714</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>1.52</v>
+        <v>1.18</v>
       </c>
       <c r="P7" s="0" t="n">
-        <v>99</v>
+        <v>708</v>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>99.16%</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
-          <t>Красноярск</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S7" s="0" t="n">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="T7" s="0" t="inlineStr">
         <is>
-          <t> (3.03%)</t>
+          <t> (5.88%)</t>
         </is>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V7" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W7" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X7" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y7" s="0"/>
+      <c r="Y7" s="0" t="inlineStr">
+        <is>
+          <t>17.06.2026</t>
+        </is>
+      </c>
       <c r="Z7" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig2/kT2JPkRkOPH4NWJ1AzE0trDJY5IqrBlu_4JoYBAGRXlCKu2GNaplgHp_oEn2GrNRGlwcHap0xbHYPP0tcvlkSGPh.jpg?quality=96&amp;crop=0,0,768,768&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-88.userapi.com/s/v1/ig2/EXEpS9s1TAdxYtHpKQZ4uOGYjF2qW_21c-bvgwNJan3ECHQemQJujUPNBRGx_8obv9Kpwsn-6N4BS7wM2aMiVX_o.jpg?quality=95&amp;crop=111,128,536,536&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA7" s="0" t="n">
-        <v>0</v>
+        <v>4302</v>
       </c>
       <c r="AB7" s="0" t="n">
-        <v>0</v>
+        <v>21856652</v>
       </c>
       <c r="AC7" s="0" t="n">
-        <v>0</v>
+        <v>49339</v>
       </c>
       <c r="AD7" s="0" t="n">
-        <v>0</v>
+        <v>13998</v>
       </c>
       <c r="AE7" s="0" t="n">
-        <v>0</v>
+        <v>67639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="n">
         <v>60</v>
       </c>
       <c r="B8" s="0" t="n">
-        <v>109658801</v>
+        <v>460389</v>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Видео Долбоёба</t>
+          <t>БОРЩ</t>
         </is>
       </c>
       <c r="D8" s="0" t="n">
-        <v>4021512</v>
+        <v>4366041</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>-106</v>
+        <v>-117</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>38577</v>
+        <v>1077053</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>1.01</v>
+        <v>1.4</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>38223</v>
+        <v>766831</v>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>99.01%</t>
+          <t>71.43%</t>
         </is>
       </c>
       <c r="J8" s="0" t="n">
-        <v>856</v>
+        <v>3900</v>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>4.22%</t>
+          <t>34.61%</t>
         </is>
       </c>
       <c r="L8" s="0" t="n">
-        <v>19423</v>
+        <v>6420</v>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>95.74%</t>
+          <t>56.97%</t>
         </is>
       </c>
       <c r="N8" s="0" t="n">
-        <v>20287</v>
+        <v>11270</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>1.25</v>
+        <v>1.83</v>
       </c>
       <c r="P8" s="0" t="n">
-        <v>20139</v>
+        <v>11212</v>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
-          <t>99.27%</t>
+          <t>99.49%</t>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S8" s="0" t="n">
-        <v>910</v>
+        <v>826</v>
       </c>
       <c r="T8" s="0" t="inlineStr">
         <is>
-          <t> (4.49%)</t>
+          <t> (7.33%)</t>
         </is>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V8" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W8" s="0" t="inlineStr">
         <is>
-          <t>закрытое</t>
+          <t>открытое</t>
         </is>
       </c>
       <c r="X8" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
-[...2 lines deleted...]
-      <c r="Y8" s="0"/>
+          <t>страница</t>
+        </is>
+      </c>
+      <c r="Y8" s="0" t="inlineStr">
+        <is>
+          <t>18.06.2026</t>
+        </is>
+      </c>
       <c r="Z8" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-27.userapi.com/s/v1/ig2/IdveB0jC7Rc-03DRqq_NedBnxBfWN4F9mWUyilVlasPXwqXwdGgc-RemJVMaR0FqjY40KAiXiUGLOUHuuYhBMOCS.jpg?quality=95&amp;crop=986,0,1280,1280&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-76.userapi.com/s/v1/ig2/X7NcPQTEVAA5wvTIHivk7n_dvx4FTNrYrL_P3H45qoyW4xJFWB8qH9Ehy5mpfu4Rfp51lxCPEPg7GQV2p5v3jYmd.jpg?quality=95&amp;crop=81,115,414,414&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA8" s="0" t="n">
-        <v>0</v>
+        <v>19304</v>
       </c>
       <c r="AB8" s="0" t="n">
-        <v>0</v>
+        <v>22163185</v>
       </c>
       <c r="AC8" s="0" t="n">
-        <v>0</v>
+        <v>197936</v>
       </c>
       <c r="AD8" s="0" t="n">
-        <v>0</v>
+        <v>197079</v>
       </c>
       <c r="AE8" s="0" t="n">
-        <v>0</v>
+        <v>414319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="n">
         <v>70</v>
       </c>
       <c r="B9" s="0" t="n">
-        <v>25346844</v>
+        <v>79483347</v>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>5 интересных фактов</t>
+          <t>История Человечества</t>
         </is>
       </c>
       <c r="D9" s="0" t="n">
-        <v>2916690</v>
+        <v>3072251</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>-10</v>
+        <v>-88</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>234997</v>
+        <v>102265</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>1.37</v>
+        <v>4.43</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>172053</v>
+        <v>23106</v>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>72.99%</t>
+          <t>22.57%</t>
         </is>
       </c>
       <c r="J9" s="0" t="n">
-        <v>242</v>
+        <v>52</v>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>46.99%</t>
+          <t>34.21%</t>
         </is>
       </c>
       <c r="L9" s="0" t="n">
-        <v>216</v>
+        <v>91</v>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>41.94%</t>
+          <t>59.87%</t>
         </is>
       </c>
       <c r="N9" s="0" t="n">
-        <v>515</v>
+        <v>152</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>1.13</v>
+        <v>1.07</v>
       </c>
       <c r="P9" s="0" t="n">
-        <v>512</v>
+        <v>143</v>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
-          <t>99.42%</t>
+          <t>94.08%</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S9" s="0" t="n">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
-          <t> (6.8%)</t>
+          <t> (2.63%)</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W9" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X9" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y9" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="Z9" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-24.userapi.com/s/v1/ig2/FnlXHCGOGvgmVOX7N5q7xmnFmPyxDk4tYJycrpgqjMXOmtGmqJHTRa2sJOKhlIGNZW9VuHYqBFhfdqcsl5r9tYtX.jpg?quality=95&amp;crop=69,425,875,875&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-53.userapi.com/s/v1/ig1/DIUislOZHOyksss_djF8oMDjrLOnSiZRmXfrV_T55p-6B56nXnoRQtveTvNK4I8fmD5mWWm-.jpg?quality=96&amp;crop=164,725,426,426&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA9" s="0" t="n">
-        <v>4364</v>
+        <v>2405</v>
       </c>
       <c r="AB9" s="0" t="n">
-        <v>15642120</v>
+        <v>10014908</v>
       </c>
       <c r="AC9" s="0" t="n">
-        <v>116710</v>
+        <v>23113</v>
       </c>
       <c r="AD9" s="0" t="n">
-        <v>35837</v>
+        <v>10613</v>
       </c>
       <c r="AE9" s="0" t="n">
-        <v>156911</v>
+        <v>36131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="n">
         <v>80</v>
       </c>
       <c r="B10" s="0" t="n">
-        <v>30179569</v>
+        <v>55662720</v>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>Убойный юмор</t>
+          <t>Психология</t>
         </is>
       </c>
       <c r="D10" s="0" t="n">
-        <v>4023219</v>
-[...16 lines deleted...]
-      <c r="T10" s="0"/>
+        <v>3958615</v>
+      </c>
+      <c r="E10" s="0" t="n">
+        <v>-172</v>
+      </c>
+      <c r="F10" s="0" t="n">
+        <v>119900</v>
+      </c>
+      <c r="G10" s="0" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="H10" s="0" t="n">
+        <v>90086</v>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t>75.19%</t>
+        </is>
+      </c>
+      <c r="J10" s="0" t="n">
+        <v>322</v>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t>42.2%</t>
+        </is>
+      </c>
+      <c r="L10" s="0" t="n">
+        <v>414</v>
+      </c>
+      <c r="M10" s="0" t="inlineStr">
+        <is>
+          <t>54.26%</t>
+        </is>
+      </c>
+      <c r="N10" s="0" t="n">
+        <v>763</v>
+      </c>
+      <c r="O10" s="0" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="P10" s="0" t="n">
+        <v>743</v>
+      </c>
+      <c r="Q10" s="0" t="inlineStr">
+        <is>
+          <t>97.38%</t>
+        </is>
+      </c>
+      <c r="R10" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S10" s="0" t="n">
+        <v>39</v>
+      </c>
+      <c r="T10" s="0" t="inlineStr">
+        <is>
+          <t> (5.11%)</t>
+        </is>
+      </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W10" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X10" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y10" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z10" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-14.userapi.com/s/v1/ig1/4kFILbh4TY2Avs3FxhK4eoS8-2QZ2B8fJdJKjCmS_jF-QclQagRnMAKwg73B8EHptnvOBlEE.jpg?quality=96&amp;crop=0,153,1000,1000&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-29.userapi.com/s/v1/ig2/mCyj15dznGDdmQwUwPd7NSiClJbdgovwO_Savt_1tyDCmFfdSzFoD0l3EqRSW2F83unjYW3Cl0KCir4ZxtLfQv7B.jpg?quality=95&amp;crop=432,126,648,648&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA10" s="0" t="n">
-        <v>8243</v>
+        <v>983</v>
       </c>
       <c r="AB10" s="0" t="n">
-        <v>24894954</v>
+        <v>7809844</v>
       </c>
       <c r="AC10" s="0" t="n">
-        <v>33986</v>
+        <v>14044</v>
       </c>
       <c r="AD10" s="0" t="n">
-        <v>26863</v>
+        <v>4125</v>
       </c>
       <c r="AE10" s="0" t="n">
-        <v>69092</v>
+        <v>19152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="n">
         <v>90</v>
       </c>
       <c r="B11" s="0" t="n">
-        <v>29686754</v>
+        <v>71729358</v>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>Шпильки | Женский Журнал</t>
+          <t>ПОЗОР</t>
         </is>
       </c>
       <c r="D11" s="0" t="n">
-        <v>3745302</v>
-[...60 lines deleted...]
-      </c>
+        <v>3365816</v>
+      </c>
+      <c r="E11" s="0"/>
+      <c r="F11" s="0"/>
+      <c r="G11" s="0"/>
+      <c r="H11" s="0"/>
+      <c r="I11" s="0"/>
+      <c r="J11" s="0"/>
+      <c r="K11" s="0"/>
+      <c r="L11" s="0"/>
+      <c r="M11" s="0"/>
+      <c r="N11" s="0"/>
+      <c r="O11" s="0"/>
+      <c r="P11" s="0"/>
+      <c r="Q11" s="0"/>
+      <c r="R11" s="0"/>
+      <c r="S11" s="0"/>
+      <c r="T11" s="0"/>
       <c r="U11" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W11" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X11" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y11" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z11" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-16.userapi.com/s/v1/ig2/LOvqg8Ew7h3HNoA1Sjz_tFutqOk00I95WdV6aMvBkdIyiPzz_AXFGiRZWMavUd9--NvywZqUa9jOoxNOb018lH8T.jpg?quality=95&amp;crop=0,155,700,700&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-55.userapi.com/s/v1/ig2/IpY8lexfk97GBJFEWBhiLwKo808FNQl0RBAC8b2j_XFfzw-O-Cu8m9YhtT0F8KkaC5NRXKI0t0xJ23QGlDAAnMqp.jpg?quality=96&amp;crop=81,218,562,562&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA11" s="0" t="n">
-        <v>1041</v>
+        <v>757</v>
       </c>
       <c r="AB11" s="0" t="n">
-        <v>15719370</v>
+        <v>26976386</v>
       </c>
       <c r="AC11" s="0" t="n">
-        <v>24305</v>
+        <v>143489</v>
       </c>
       <c r="AD11" s="0" t="n">
-        <v>9887</v>
+        <v>17167</v>
       </c>
       <c r="AE11" s="0" t="n">
-        <v>35233</v>
+        <v>161413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="n">
         <v>100</v>
       </c>
       <c r="B12" s="0" t="n">
-        <v>83935640</v>
+        <v>16297716</v>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Простые рецепты</t>
+          <t>Coca-Cola</t>
         </is>
       </c>
       <c r="D12" s="0" t="n">
-        <v>2542130</v>
-[...60 lines deleted...]
-      </c>
+        <v>2332409</v>
+      </c>
+      <c r="E12" s="0"/>
+      <c r="F12" s="0"/>
+      <c r="G12" s="0"/>
+      <c r="H12" s="0"/>
+      <c r="I12" s="0"/>
+      <c r="J12" s="0"/>
+      <c r="K12" s="0"/>
+      <c r="L12" s="0"/>
+      <c r="M12" s="0"/>
+      <c r="N12" s="0"/>
+      <c r="O12" s="0"/>
+      <c r="P12" s="0"/>
+      <c r="Q12" s="0"/>
+      <c r="R12" s="0"/>
+      <c r="S12" s="0"/>
+      <c r="T12" s="0"/>
       <c r="U12" s="0" t="inlineStr">
         <is>
-          <t>только комменты</t>
+          <t> </t>
         </is>
       </c>
       <c r="V12" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W12" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X12" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
-[...6 lines deleted...]
-      </c>
+          <t>группа</t>
+        </is>
+      </c>
+      <c r="Y12" s="0"/>
       <c r="Z12" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-93.userapi.com/s/v1/ig2/65B_P-qOL4bcmYhZ02F13BRLU6awYVqGCVDs1YvBrESSjTGOnBY2m9MgydPBFLOScM60e82H4p-_zoV45lBNNoZI.jpg?quality=96&amp;crop=0,67,462,462&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-75.userapi.com/s/v1/ig1/yRdcVTujaQ8BulqoMhwnNHF8rUrcqlciq5FJm-gltKnXoeA9Yq7m9ESVbhqTcv-Bhn_mV7sR.jpg?quality=96&amp;crop=0,0,288,288&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA12" s="0" t="n">
-        <v>840</v>
+        <v>0</v>
       </c>
       <c r="AB12" s="0" t="n">
-        <v>4269688</v>
+        <v>0</v>
       </c>
       <c r="AC12" s="0" t="n">
-        <v>32139</v>
+        <v>0</v>
       </c>
       <c r="AD12" s="0" t="n">
-        <v>10838</v>
+        <v>0</v>
       </c>
       <c r="AE12" s="0" t="n">
-        <v>43817</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="n">
         <v>110</v>
       </c>
       <c r="B13" s="0" t="n">
-        <v>18496184</v>
+        <v>40020627</v>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>СТС</t>
+          <t>Готовим дома: вкусно и просто</t>
         </is>
       </c>
       <c r="D13" s="0" t="n">
-        <v>2342790</v>
-[...16 lines deleted...]
-      <c r="T13" s="0"/>
+        <v>2312192</v>
+      </c>
+      <c r="E13" s="0" t="n">
+        <v>-100</v>
+      </c>
+      <c r="F13" s="0" t="n">
+        <v>333496</v>
+      </c>
+      <c r="G13" s="0" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="H13" s="0" t="n">
+        <v>300667</v>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t>90.09%</t>
+        </is>
+      </c>
+      <c r="J13" s="0" t="n">
+        <v>539</v>
+      </c>
+      <c r="K13" s="0" t="inlineStr">
+        <is>
+          <t>93.41%</t>
+        </is>
+      </c>
+      <c r="L13" s="0" t="n">
+        <v>30</v>
+      </c>
+      <c r="M13" s="0" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="N13" s="0" t="n">
+        <v>577</v>
+      </c>
+      <c r="O13" s="0" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="P13" s="0" t="n">
+        <v>572</v>
+      </c>
+      <c r="Q13" s="0" t="inlineStr">
+        <is>
+          <t>99.13%</t>
+        </is>
+      </c>
+      <c r="R13" s="0" t="inlineStr">
+        <is>
+          <t>Санкт-Петербург</t>
+        </is>
+      </c>
+      <c r="S13" s="0" t="n">
+        <v>38</v>
+      </c>
+      <c r="T13" s="0" t="inlineStr">
+        <is>
+          <t> (6.59%)</t>
+        </is>
+      </c>
       <c r="U13" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V13" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W13" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X13" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y13" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z13" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-15.userapi.com/s/v1/ig2/wYFTEPCz2Nl3okzA5Vkveew502WYNzk1x9Dxr-s9tDj5HmcqdHYTCpV2Nnh-uv98Aqi9soLD-Mzp2kAk6kJEFNhy.jpg?quality=95&amp;crop=0,1,2399,2399&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-67.userapi.com/s/v1/ig1/7vwhzBi8wF-_kg3X6lzPVAr3ejJVXbW6aMTvQZdXgRqnu_tjvA9bhFOKwZrm-fKOADU0EmF3.jpg?quality=96&amp;crop=0,0,209,209&amp;as=32x32,48x48,72x72,108x108,160x160&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA13" s="0" t="n">
-        <v>6126</v>
+        <v>2418</v>
       </c>
       <c r="AB13" s="0" t="n">
-        <v>6269641</v>
+        <v>19647350</v>
       </c>
       <c r="AC13" s="0" t="n">
-        <v>72646</v>
+        <v>20684</v>
       </c>
       <c r="AD13" s="0" t="n">
-        <v>6560</v>
+        <v>3715</v>
       </c>
       <c r="AE13" s="0" t="n">
-        <v>85332</v>
+        <v>26817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="n">
         <v>120</v>
       </c>
       <c r="B14" s="0" t="n">
-        <v>10042064</v>
+        <v>30022666</v>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Мои Гости ВК (Узнай гостей ВКонтакте)</t>
+          <t>Лепра</t>
         </is>
       </c>
       <c r="D14" s="0" t="n">
-        <v>2641738</v>
-[...16 lines deleted...]
-      <c r="T14" s="0"/>
+        <v>3133178</v>
+      </c>
+      <c r="E14" s="0" t="n">
+        <v>-107</v>
+      </c>
+      <c r="F14" s="0" t="n">
+        <v>7138501</v>
+      </c>
+      <c r="G14" s="0" t="n">
+        <v>6.95</v>
+      </c>
+      <c r="H14" s="0" t="n">
+        <v>1027836</v>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t>14.39%</t>
+        </is>
+      </c>
+      <c r="J14" s="0" t="n">
+        <v>1226</v>
+      </c>
+      <c r="K14" s="0" t="inlineStr">
+        <is>
+          <t>62.68%</t>
+        </is>
+      </c>
+      <c r="L14" s="0" t="n">
+        <v>682</v>
+      </c>
+      <c r="M14" s="0" t="inlineStr">
+        <is>
+          <t>34.87%</t>
+        </is>
+      </c>
+      <c r="N14" s="0" t="n">
+        <v>1956</v>
+      </c>
+      <c r="O14" s="0" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="P14" s="0" t="n">
+        <v>1940</v>
+      </c>
+      <c r="Q14" s="0" t="inlineStr">
+        <is>
+          <t>99.18%</t>
+        </is>
+      </c>
+      <c r="R14" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S14" s="0" t="n">
+        <v>174</v>
+      </c>
+      <c r="T14" s="0" t="inlineStr">
+        <is>
+          <t> (8.9%)</t>
+        </is>
+      </c>
       <c r="U14" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>только комменты</t>
         </is>
       </c>
       <c r="V14" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W14" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X14" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y14" s="0" t="inlineStr">
         <is>
-          <t>26.10.2023</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z14" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-88.userapi.com/s/v1/ig2/jcBQ8PP8i4hX01fnagkYNY9PXE4DWHn_Sgq14EuRJy-9z5wu2BtEbBQuH4qNwmnLPcH3VMPQ-LHUA9agF0w0RCB8.jpg?quality=95&amp;crop=15,13,575,575&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-52.userapi.com/s/v1/ig1/SsYdTLt-ljGng8seIdi3PczztsenCnBdQVaeenn0r2Z8HSANG_CyKoyJ9_zox19jBh9Vzg.jpg?quality=96&amp;crop=0,0,2048,2048&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA14" s="0" t="n">
-        <v>0</v>
+        <v>19353</v>
       </c>
       <c r="AB14" s="0" t="n">
-        <v>0</v>
+        <v>79242480</v>
       </c>
       <c r="AC14" s="0" t="n">
-        <v>0</v>
+        <v>292402</v>
       </c>
       <c r="AD14" s="0" t="n">
-        <v>0</v>
+        <v>190720</v>
       </c>
       <c r="AE14" s="0" t="n">
-        <v>0</v>
+        <v>502475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="n">
         <v>130</v>
       </c>
       <c r="B15" s="0" t="n">
-        <v>156480091</v>
+        <v>46105176</v>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>FULL PLEASE</t>
+          <t>Новинки кино</t>
         </is>
       </c>
       <c r="D15" s="0" t="n">
-        <v>3039625</v>
+        <v>2703049</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>-67</v>
+        <v>148</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>388418</v>
+        <v>412578</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>1.21</v>
+        <v>1.68</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>322307</v>
+        <v>245447</v>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>82.64%</t>
+          <t>59.52%</t>
         </is>
       </c>
       <c r="J15" s="0" t="n">
-        <v>152</v>
+        <v>774</v>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>15.35%</t>
+          <t>24.42%</t>
         </is>
       </c>
       <c r="L15" s="0" t="n">
-        <v>838</v>
+        <v>2374</v>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>84.65%</t>
+          <t>74.89%</t>
         </is>
       </c>
       <c r="N15" s="0" t="n">
-        <v>990</v>
+        <v>3170</v>
       </c>
       <c r="O15" s="0" t="n">
         <v>1.15</v>
       </c>
       <c r="P15" s="0" t="n">
-        <v>972</v>
+        <v>3131</v>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
-          <t>98.18%</t>
+          <t>98.77%</t>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S15" s="0" t="n">
-        <v>44</v>
+        <v>135</v>
       </c>
       <c r="T15" s="0" t="inlineStr">
         <is>
-          <t> (4.44%)</t>
+          <t> (4.26%)</t>
         </is>
       </c>
       <c r="U15" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V15" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W15" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X15" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y15" s="0" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z15" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-26.userapi.com/s/v1/ig1/I6UvRqNFXY44zy09XUVuTp-RQAm4tOYQlrEqJrqv-uz87WOiekgMqe_Q6SRFk4b6DNgXvfFb.jpg?quality=96&amp;crop=0,0,1765,1765&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-76.userapi.com/s/v1/ig2/4VSpR_F8sZHaAlZgth26xibbsaKDeY368KrUOg_uo-4vhWk0Z4PmvgjIosl3SX1TQDODvNMYA8IH84X90qlOL6Q1.jpg?quality=95&amp;crop=132,162,640,640&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA15" s="0" t="n">
-        <v>845</v>
+        <v>298</v>
       </c>
       <c r="AB15" s="0" t="n">
-        <v>5698446</v>
+        <v>3086291</v>
       </c>
       <c r="AC15" s="0" t="n">
-        <v>11070</v>
+        <v>6941</v>
       </c>
       <c r="AD15" s="0" t="n">
-        <v>8383</v>
+        <v>7024</v>
       </c>
       <c r="AE15" s="0" t="n">
-        <v>20298</v>
+        <v>14263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="n">
         <v>140</v>
       </c>
       <c r="B16" s="0" t="n">
-        <v>45960892</v>
+        <v>198560602</v>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>PARTY HARD (gif &amp; video)</t>
+          <t>Смехалыч Отборный Юмор</t>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>2128998</v>
+        <v>3159793</v>
       </c>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>только комменты</t>
         </is>
       </c>
       <c r="V16" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W16" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X16" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y16" s="0" t="inlineStr">
         <is>
-          <t>05.01.2025</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z16" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-28.userapi.com/s/v1/ig1/SAZv7ASi46yMrWuXGHeUXFEzrpb9l4aDnNFB1xrO8EnqrJ3pYzEnehpHlxLRf7PIyv3zh0QT.jpg?quality=96&amp;crop=230,619,659,659&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-16.userapi.com/s/v1/ig2/6V_Gy4mGTAWQmqNgWZx1QvervRJ8n9gZVqVJiTDE-82XgI8NCiYTkYcFvgmArlDuSBlW_W58WilNNZqCBE0ubrOH.jpg?quality=95&amp;crop=0,0,1254,1254&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA16" s="0" t="n">
-        <v>0</v>
+        <v>1705</v>
       </c>
       <c r="AB16" s="0" t="n">
-        <v>0</v>
+        <v>5771190</v>
       </c>
       <c r="AC16" s="0" t="n">
-        <v>0</v>
+        <v>15448</v>
       </c>
       <c r="AD16" s="0" t="n">
-        <v>0</v>
+        <v>3500</v>
       </c>
       <c r="AE16" s="0" t="n">
-        <v>0</v>
+        <v>20653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="n">
         <v>150</v>
       </c>
       <c r="B17" s="0" t="n">
-        <v>46117626</v>
+        <v>36941068</v>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>Просто Вкусно</t>
+          <t>AliExpress</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>3071353</v>
-[...62 lines deleted...]
-      </c>
+        <v>2775639</v>
+      </c>
+      <c r="E17" s="0"/>
+      <c r="F17" s="0"/>
+      <c r="G17" s="0"/>
+      <c r="H17" s="0"/>
+      <c r="I17" s="0"/>
+      <c r="J17" s="0"/>
+      <c r="K17" s="0"/>
+      <c r="L17" s="0"/>
+      <c r="M17" s="0"/>
+      <c r="N17" s="0"/>
+      <c r="O17" s="0"/>
+      <c r="P17" s="0"/>
+      <c r="Q17" s="0"/>
+      <c r="R17" s="0"/>
+      <c r="S17" s="0"/>
+      <c r="T17" s="0"/>
       <c r="U17" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V17" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W17" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X17" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y17" s="0" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z17" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig2/yQqrYXgjKenjriVBnQb2L3DtD173_E6h-VMCPPpFEqJAxBXVo5pL5jKq4sEfbXC8ULR8XCNnrj3C8ynYlQk2iqnW.jpg?quality=96&amp;crop=0,0,500,500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-40.userapi.com/s/v1/ig2/LnnpyIb1AID7BtoieDna7EeOPlbsWgP3lK7_lWJrAvEpvAD9VFlCL1isAbCr_jC9sDl3nKd_lEK4NRW4CHsul9VH.jpg?quality=95&amp;crop=0,0,640,640&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA17" s="0" t="n">
-        <v>66</v>
+        <v>227</v>
       </c>
       <c r="AB17" s="0" t="n">
-        <v>753901</v>
+        <v>1332459</v>
       </c>
       <c r="AC17" s="0" t="n">
-        <v>408</v>
+        <v>3782</v>
       </c>
       <c r="AD17" s="0" t="n">
-        <v>221</v>
+        <v>1337</v>
       </c>
       <c r="AE17" s="0" t="n">
-        <v>695</v>
+        <v>5346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="n">
         <v>160</v>
       </c>
       <c r="B18" s="0" t="n">
-        <v>46509740</v>
+        <v>31976785</v>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Маникюр 2025 | Дизайн ногтей</t>
+          <t>Наука, Техника и Нейросети</t>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>2860942</v>
-[...16 lines deleted...]
-      <c r="T18" s="0"/>
+        <v>2963761</v>
+      </c>
+      <c r="E18" s="0" t="n">
+        <v>-102</v>
+      </c>
+      <c r="F18" s="0" t="n">
+        <v>51667</v>
+      </c>
+      <c r="G18" s="0" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="H18" s="0" t="n">
+        <v>16190</v>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t>31.35%</t>
+        </is>
+      </c>
+      <c r="J18" s="0" t="n">
+        <v>28</v>
+      </c>
+      <c r="K18" s="0" t="inlineStr">
+        <is>
+          <t>18.3%</t>
+        </is>
+      </c>
+      <c r="L18" s="0" t="n">
+        <v>113</v>
+      </c>
+      <c r="M18" s="0" t="inlineStr">
+        <is>
+          <t>73.86%</t>
+        </is>
+      </c>
+      <c r="N18" s="0" t="n">
+        <v>153</v>
+      </c>
+      <c r="O18" s="0" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="P18" s="0" t="n">
+        <v>149</v>
+      </c>
+      <c r="Q18" s="0" t="inlineStr">
+        <is>
+          <t>97.39%</t>
+        </is>
+      </c>
+      <c r="R18" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S18" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="T18" s="0" t="inlineStr">
+        <is>
+          <t> (4.58%)</t>
+        </is>
+      </c>
       <c r="U18" s="0" t="inlineStr">
         <is>
-          <t>только комменты</t>
+          <t> </t>
         </is>
       </c>
       <c r="V18" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W18" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X18" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y18" s="0"/>
       <c r="Z18" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-91.userapi.com/s/v1/ig2/jcko18Vu4F-HTtwCbqN4owqGTsn2z7EYwmZFGh3HXzUIYBUO_ZTeHHnMeQtY3IvNYw_wSzFmi1u4Xkt_R6z_EPb4.jpg?quality=95&amp;crop=173,129,318,318&amp;rotate=180&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-38.userapi.com/s/v1/ig1/OlU-onhV2A5xTe-e_B2NmsWwmKtVlFBYApUC9-0rqZaCgp1TC7U8A1FQD0gdrwwjv1DcFr1r.jpg?quality=96&amp;crop=77,68,830,830&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB18" s="0" t="n">
-        <v>0</v>
+        <v>474243</v>
       </c>
       <c r="AC18" s="0" t="n">
-        <v>0</v>
+        <v>1609</v>
       </c>
       <c r="AD18" s="0" t="n">
-        <v>0</v>
+        <v>1171</v>
       </c>
       <c r="AE18" s="0" t="n">
-        <v>0</v>
+        <v>2780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="n">
         <v>170</v>
       </c>
       <c r="B19" s="0" t="n">
-        <v>35370899</v>
+        <v>27338836</v>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Откровенно женский</t>
+          <t>Новинки музыки 2026</t>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>2503540</v>
-[...16 lines deleted...]
-      <c r="T19" s="0"/>
+        <v>2140082</v>
+      </c>
+      <c r="E19" s="0" t="n">
+        <v>-69</v>
+      </c>
+      <c r="F19" s="0" t="n">
+        <v>138378</v>
+      </c>
+      <c r="G19" s="0" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="H19" s="0" t="n">
+        <v>133284</v>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>96.15%</t>
+        </is>
+      </c>
+      <c r="J19" s="0" t="n">
+        <v>133</v>
+      </c>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t>52.57%</t>
+        </is>
+      </c>
+      <c r="L19" s="0" t="n">
+        <v>116</v>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t>45.85%</t>
+        </is>
+      </c>
+      <c r="N19" s="0" t="n">
+        <v>253</v>
+      </c>
+      <c r="O19" s="0" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="P19" s="0" t="n">
+        <v>252</v>
+      </c>
+      <c r="Q19" s="0" t="inlineStr">
+        <is>
+          <t>99.6%</t>
+        </is>
+      </c>
+      <c r="R19" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S19" s="0" t="n">
+        <v>8</v>
+      </c>
+      <c r="T19" s="0" t="inlineStr">
+        <is>
+          <t> (3.16%)</t>
+        </is>
+      </c>
       <c r="U19" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V19" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W19" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X19" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y19" s="0"/>
       <c r="Z19" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-91.userapi.com/s/v1/ig2/tzeVXXSahL8glEl4lhA3q9IWNkRD4KNHlzItQrGkvNO00avIVNewm2WGVRyehJsq1b5UnVqdJ2T68nXSAKpJCM3t.jpg?quality=95&amp;crop=34,34,807,807&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-44.userapi.com/s/v1/ig2/CrJ6rt32eLgSL-YSDiNeMaF6BVwZO2Kw9n1nTLMfgjhHU1y_C3sO9ORCgKttX_69SDSvwI6EriMVzYk8zMRlHfDS.jpg?quality=95&amp;crop=0,0,1839,1839&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA19" s="0" t="n">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="AB19" s="0" t="n">
-        <v>0</v>
+        <v>126441</v>
       </c>
       <c r="AC19" s="0" t="n">
-        <v>0</v>
+        <v>1185</v>
       </c>
       <c r="AD19" s="0" t="n">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="AE19" s="0" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="n">
         <v>180</v>
       </c>
       <c r="B20" s="0" t="n">
-        <v>48928605</v>
+        <v>34118551</v>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>Мир Кино</t>
+          <t>Петля | События и Факты</t>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>2008699</v>
+        <v>2915013</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>-1</v>
+        <v>-142</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>215876</v>
+        <v>328454</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>2.01</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>107619</v>
+        <v>284209</v>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>49.75%</t>
+          <t>86.21%</t>
         </is>
       </c>
       <c r="J20" s="0" t="n">
-        <v>87</v>
+        <v>492</v>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
-          <t>33.72%</t>
+          <t>38.92%</t>
         </is>
       </c>
       <c r="L20" s="0" t="n">
-        <v>170</v>
+        <v>764</v>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>65.89%</t>
+          <t>60.44%</t>
         </is>
       </c>
       <c r="N20" s="0" t="n">
-        <v>258</v>
+        <v>1264</v>
       </c>
       <c r="O20" s="0" t="n">
-        <v>1.19</v>
+        <v>1.3</v>
       </c>
       <c r="P20" s="0" t="n">
-        <v>255</v>
+        <v>1262</v>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t>98.84%</t>
+          <t>99.84%</t>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S20" s="0" t="n">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="T20" s="0" t="inlineStr">
         <is>
-          <t> (5.43%)</t>
+          <t> (4.75%)</t>
         </is>
       </c>
       <c r="U20" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V20" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W20" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X20" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y20" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="Z20" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-92.userapi.com/s/v1/ig2/YBdJ48oLLKfajn2JuUzKsVBnDmZ2xiMoa0GUShdjmSCQEWdoFJ6SPGAqhKLkoc63nWHrBWKONC6bcyg_5w7DaTIR.jpg?quality=95&amp;crop=0,32,512,512&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-36.userapi.com/s/v1/ig2/4oqlyIPkFXFD0QEhAjwp6uHRIRlZOLmpy0lG1GFdX1jl2cRPO37LmQIZmGnu46VZHC0dogUiJQlRtv9TyENRZokF.jpg?quality=95&amp;crop=316,336,1876,1876&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA20" s="0" t="n">
-        <v>774</v>
+        <v>1484</v>
       </c>
       <c r="AB20" s="0" t="n">
-        <v>5311743</v>
+        <v>4837031</v>
       </c>
       <c r="AC20" s="0" t="n">
-        <v>7399</v>
+        <v>5769</v>
       </c>
       <c r="AD20" s="0" t="n">
-        <v>3685</v>
+        <v>2504</v>
       </c>
       <c r="AE20" s="0" t="n">
-        <v>11858</v>
+        <v>9757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="n">
         <v>190</v>
       </c>
       <c r="B21" s="0" t="n">
-        <v>109331971</v>
+        <v>183488070</v>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>Лайфхакерша</t>
+          <t>Ларису Ивановну Хачу!</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>2373107</v>
-[...60 lines deleted...]
-      </c>
+        <v>2318726</v>
+      </c>
+      <c r="E21" s="0"/>
+      <c r="F21" s="0"/>
+      <c r="G21" s="0"/>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0"/>
+      <c r="J21" s="0"/>
+      <c r="K21" s="0"/>
+      <c r="L21" s="0"/>
+      <c r="M21" s="0"/>
+      <c r="N21" s="0"/>
+      <c r="O21" s="0"/>
+      <c r="P21" s="0"/>
+      <c r="Q21" s="0"/>
+      <c r="R21" s="0"/>
+      <c r="S21" s="0"/>
+      <c r="T21" s="0"/>
       <c r="U21" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V21" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W21" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X21" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y21" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="Z21" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-16.userapi.com/s/v1/ig2/_g0bsntDeKYMvL-k4X8LvFUlVd4AL-94YLeysQeEDkKPpMhdyjXrZQXoirWcyZPs9m81yJS35IdYq05RDZyQy6SR.jpg?quality=95&amp;crop=0,0,2500,2500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-19.userapi.com/s/v1/ig2/nlEForwdYYfDIqSsn4gYrD8cwExd3jz-IDLyfzzd5qHyDb-HPUfrVXIAcBN4iz-mE4KSzW2qrIdEidCrL2ycuewD.jpg?quality=96&amp;crop=106,149,442,442&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA21" s="0" t="n">
-        <v>485</v>
+        <v>2685</v>
       </c>
       <c r="AB21" s="0" t="n">
-        <v>8912512</v>
+        <v>15346662</v>
       </c>
       <c r="AC21" s="0" t="n">
-        <v>6997</v>
+        <v>23019</v>
       </c>
       <c r="AD21" s="0" t="n">
-        <v>1588</v>
+        <v>3176</v>
       </c>
       <c r="AE21" s="0" t="n">
-        <v>9070</v>
+        <v>28880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="n">
         <v>200</v>
       </c>
       <c r="B22" s="0" t="n">
-        <v>48713061</v>
+        <v>132729641</v>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>Музыка 2026</t>
+          <t>Prank Time</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>1600924</v>
+        <v>2380017</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>-10</v>
+        <v>-103</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>20235</v>
+        <v>118873</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>1.11</v>
+        <v>1.02</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>18309</v>
+        <v>116467</v>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>90.09%</t>
+          <t>98.04%</t>
         </is>
       </c>
       <c r="J22" s="0" t="n">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
-          <t>30.95%</t>
+          <t>15.43%</t>
         </is>
       </c>
       <c r="L22" s="0" t="n">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>64.29%</t>
+          <t>82.29%</t>
         </is>
       </c>
       <c r="N22" s="0" t="n">
-        <v>42</v>
+        <v>175</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>1.26</v>
+        <v>1.09</v>
       </c>
       <c r="P22" s="0" t="n">
-        <v>42</v>
+        <v>173</v>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>98.86%</t>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S22" s="0" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="T22" s="0" t="inlineStr">
         <is>
-          <t> (9.52%)</t>
+          <t> (4.57%)</t>
         </is>
       </c>
       <c r="U22" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V22" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W22" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X22" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y22" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>14.06.2026</t>
         </is>
       </c>
       <c r="Z22" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-83.userapi.com/s/v1/ig2/8rwnaxXMUcMaqrwf9yqXsTf64TQ5JlMiTcrvWyHc9zKUZJ90GX7aq9UejtQ7gX_0liA_xx38PBFKx6GoE1g7bcye.jpg?quality=96&amp;crop=110,115,858,858&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-48.userapi.com/s/v1/ig2/X6QriH0NETW_4qLb3nn6V4wBa9yC86umLiDvo0dBBXxTjW8IMGDN1ykZ-7KlASRxm40v1NlgNaLdLH9hhj_IiCJ_.jpg?quality=95&amp;crop=204,116,2354,2354&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA22" s="0" t="n">
-        <v>50</v>
+        <v>262</v>
       </c>
       <c r="AB22" s="0" t="n">
-        <v>150866</v>
+        <v>1394028</v>
       </c>
       <c r="AC22" s="0" t="n">
-        <v>2375</v>
+        <v>798</v>
       </c>
       <c r="AD22" s="0" t="n">
-        <v>914</v>
+        <v>1542</v>
       </c>
       <c r="AE22" s="0" t="n">
-        <v>3339</v>
+        <v>2602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="n">
         <v>210</v>
       </c>
       <c r="B23" s="0" t="n">
-        <v>45588871</v>
+        <v>34378420</v>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Омар Хайям и другие великие философы</t>
+          <t>Не мы такие  - жизнь такая</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>2529700</v>
+        <v>2019066</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>-11</v>
+        <v>-68</v>
       </c>
       <c r="F23" s="0" t="n">
-        <v>108392</v>
+        <v>28047</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>1.04</v>
+        <v>1.2</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>103974</v>
+        <v>23404</v>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>96.15%</t>
+          <t>83.33%</t>
         </is>
       </c>
       <c r="J23" s="0" t="n">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t>66.67%</t>
+          <t>48.39%</t>
         </is>
       </c>
       <c r="L23" s="0" t="n">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>31.88%</t>
+          <t>50%</t>
         </is>
       </c>
       <c r="N23" s="0" t="n">
-        <v>138</v>
+        <v>62</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>1.32</v>
+        <v>1.06</v>
       </c>
       <c r="P23" s="0" t="n">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
-          <t>99.28%</t>
+          <t>100%</t>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
-          <t>Москва</t>
+          <t>Самара</t>
         </is>
       </c>
       <c r="S23" s="0" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T23" s="0" t="inlineStr">
         <is>
-          <t> (7.25%)</t>
+          <t> (3.23%)</t>
         </is>
       </c>
       <c r="U23" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V23" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W23" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X23" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y23" s="0"/>
+      <c r="Y23" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
       <c r="Z23" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-23.userapi.com/s/v1/ig1/37G7xAsv9UH69bYznLeQzoxENy4WJmxWED1sp3T39Q8KAlhW_0MVFXHWxiv41UNfOII6yYI2.jpg?quality=96&amp;crop=374,364,1239,1239&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-56.userapi.com/s/v1/ig2/rYmlruU5oJXbPuywUFB7pLpThx-GNbdf88L6S5jQAVXFvBgOBgHSMrsk9vPpTH42fFjyjC7j8MVvvMa0GNmZ8VKE.jpg?quality=95&amp;crop=0,0,2000,2000&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA23" s="0" t="n">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AB23" s="0" t="n">
-        <v>0</v>
+        <v>681575</v>
       </c>
       <c r="AC23" s="0" t="n">
-        <v>0</v>
+        <v>294</v>
       </c>
       <c r="AD23" s="0" t="n">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="AE23" s="0" t="n">
-        <v>0</v>
+        <v>483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="n">
         <v>220</v>
       </c>
       <c r="B24" s="0" t="n">
-        <v>31177966</v>
+        <v>44781847</v>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Город Грехов</t>
+          <t>Институт Благородных Девиц</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>1615766</v>
+        <v>1973443</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>-6</v>
+        <v>-107</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>28322</v>
+        <v>53283</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>1.01</v>
+        <v>1.32</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>27987</v>
+        <v>40384</v>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>99.01%</t>
+          <t>75.76%</t>
         </is>
       </c>
       <c r="J24" s="0" t="n">
-        <v>98</v>
+        <v>242</v>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t>15.24%</t>
+          <t>76.58%</t>
         </is>
       </c>
       <c r="L24" s="0" t="n">
-        <v>531</v>
+        <v>48</v>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>82.58%</t>
+          <t>15.19%</t>
         </is>
       </c>
       <c r="N24" s="0" t="n">
-        <v>643</v>
+        <v>316</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>1.22</v>
+        <v>1.47</v>
       </c>
       <c r="P24" s="0" t="n">
-        <v>640</v>
+        <v>312</v>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
-          <t>99.53%</t>
+          <t>98.73%</t>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S24" s="0" t="n">
         <v>25</v>
       </c>
       <c r="T24" s="0" t="inlineStr">
         <is>
-          <t> (3.89%)</t>
+          <t> (7.91%)</t>
         </is>
       </c>
       <c r="U24" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V24" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W24" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X24" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y24" s="0"/>
+      <c r="Y24" s="0" t="inlineStr">
+        <is>
+          <t>14.06.2026</t>
+        </is>
+      </c>
       <c r="Z24" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-98.userapi.com/s/v1/ig2/4pjIs4IGQnueRt9sMGzbRpHKsmz0dYSVjagBuXVer_r1ScA2XO9lyjIh5Sm11bH9tpHHCB6wNh78KmoPamFEqHL0.jpg?quality=95&amp;crop=0,36,852,852&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-84.userapi.com/s/v1/ig1/9gjevckM7xOpDqBO4UfqNsIxkMTPoYQz68L3lk4K5vU0qLuBcdz8St45Eya0UJ2w1jmQt9qr.jpg?quality=96&amp;crop=263,69,1327,1327&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA24" s="0" t="n">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="AB24" s="0" t="n">
-        <v>0</v>
+        <v>1132645</v>
       </c>
       <c r="AC24" s="0" t="n">
-        <v>0</v>
+        <v>11793</v>
       </c>
       <c r="AD24" s="0" t="n">
-        <v>0</v>
+        <v>4334</v>
       </c>
       <c r="AE24" s="0" t="n">
-        <v>0</v>
+        <v>16186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="n">
         <v>230</v>
       </c>
       <c r="B25" s="0" t="n">
-        <v>32370614</v>
+        <v>219407444</v>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>MARVEL/DC: Geek Movies</t>
+          <t>ЧБД</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>2484836</v>
-[...60 lines deleted...]
-      </c>
+        <v>2558413</v>
+      </c>
+      <c r="E25" s="0"/>
+      <c r="F25" s="0"/>
+      <c r="G25" s="0"/>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0"/>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0"/>
+      <c r="L25" s="0"/>
+      <c r="M25" s="0"/>
+      <c r="N25" s="0"/>
+      <c r="O25" s="0"/>
+      <c r="P25" s="0"/>
+      <c r="Q25" s="0"/>
+      <c r="R25" s="0"/>
+      <c r="S25" s="0"/>
+      <c r="T25" s="0"/>
       <c r="U25" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>только комменты</t>
         </is>
       </c>
       <c r="V25" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W25" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X25" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y25" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>31.12.2025</t>
         </is>
       </c>
       <c r="Z25" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-98.userapi.com/s/v1/ig1/lz-3JO4kucNmLWUqA-ZcYfcryQD6oxV-QbCW6n7Bw42eX0VCO6D5spZYo6NbF-wnLHEGf5Kv.jpg?quality=96&amp;crop=10,10,2150,2150&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-74.userapi.com/s/v1/ig2/0UoQRMCnEAA1SPud2OLhw-q6eBiMbcDC-9CuYNrdk8ya37PWU7GJbXESmp8HO_PC75lRcGd08f95jgoBd5B6gixQ.jpg?quality=95&amp;crop=108,108,864,864&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB25" s="0" t="n">
-        <v>430668</v>
+        <v>0</v>
       </c>
       <c r="AC25" s="0" t="n">
-        <v>2470</v>
+        <v>0</v>
       </c>
       <c r="AD25" s="0" t="n">
-        <v>715</v>
+        <v>0</v>
       </c>
       <c r="AE25" s="0" t="n">
-        <v>3185</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="n">
         <v>240</v>
       </c>
       <c r="B26" s="0" t="n">
-        <v>25679656</v>
+        <v>150261522</v>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>Тонкий юмор</t>
+          <t>УЛЫБНУЛО</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>1867706</v>
+        <v>2138309</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>4</v>
+        <v>-65</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>61519</v>
+        <v>118812</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>1.86</v>
+        <v>1.03</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>33072</v>
+        <v>115014</v>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>53.76%</t>
+          <t>97.09%</t>
         </is>
       </c>
       <c r="J26" s="0" t="n">
-        <v>466</v>
+        <v>30</v>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>50.54%</t>
+          <t>33.71%</t>
         </is>
       </c>
       <c r="L26" s="0" t="n">
-        <v>370</v>
+        <v>52</v>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>40.13%</t>
+          <t>58.43%</t>
         </is>
       </c>
       <c r="N26" s="0" t="n">
-        <v>922</v>
+        <v>89</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>1.22</v>
+        <v>1.25</v>
       </c>
       <c r="P26" s="0" t="n">
-        <v>913</v>
+        <v>87</v>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t>99.02%</t>
+          <t>97.75%</t>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
-          <t>Санкт-Петербург</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S26" s="0" t="n">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="T26" s="0" t="inlineStr">
         <is>
-          <t> (9%)</t>
+          <t> (7.87%)</t>
         </is>
       </c>
       <c r="U26" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V26" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W26" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X26" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y26" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z26" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig1/-VZQyHry2Kroh5RplgBSKqgw-VF63rYVv8oamJROm1vy2fbsKoCTk7pRljFwboh3KBkTQpo9.jpg?quality=96&amp;crop=0,2,398,398&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-49.userapi.com/s/v1/ig2/QRmxv5T5_DR4pReI5KX4qPL8X7X-kLYQHizT-mfTwnLvvXwl2XasAflMTZVNpy8bQBHy2GrNhNoVWgDy9yL1lHA2.jpg?quality=95&amp;crop=0,0,1806,1806&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA26" s="0" t="n">
-        <v>1888</v>
+        <v>92</v>
       </c>
       <c r="AB26" s="0" t="n">
-        <v>2001837</v>
+        <v>1035248</v>
       </c>
       <c r="AC26" s="0" t="n">
-        <v>44337</v>
+        <v>847</v>
       </c>
       <c r="AD26" s="0" t="n">
-        <v>12353</v>
+        <v>443</v>
       </c>
       <c r="AE26" s="0" t="n">
-        <v>58578</v>
+        <v>1382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="n">
         <v>250</v>
       </c>
       <c r="B27" s="0" t="n">
-        <v>187263168</v>
+        <v>36455846</v>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>4ch</t>
+          <t>НОВИНКИ КИНО 2026 | ЛУЧШИЕ ФИЛЬМЫ</t>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>2232597</v>
-[...60 lines deleted...]
-      </c>
+        <v>2006655</v>
+      </c>
+      <c r="E27" s="0"/>
+      <c r="F27" s="0"/>
+      <c r="G27" s="0"/>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0"/>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0"/>
+      <c r="L27" s="0"/>
+      <c r="M27" s="0"/>
+      <c r="N27" s="0"/>
+      <c r="O27" s="0"/>
+      <c r="P27" s="0"/>
+      <c r="Q27" s="0"/>
+      <c r="R27" s="0"/>
+      <c r="S27" s="0"/>
+      <c r="T27" s="0"/>
       <c r="U27" s="0" t="inlineStr">
         <is>
-          <t>только комменты</t>
+          <t> </t>
         </is>
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z27" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-55.userapi.com/s/v1/ig2/hTgHwFasWzM5kiZ-Qj63t-EObcnl5m1sqUD6H5IrP8jVjwcz54UuOpnQmYyisBuqTZd5r0hBXzlMR1Mh5dMuBPYv.jpg?quality=95&amp;crop=0,0,640,640&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-47.userapi.com/s/v1/ig1/_y7Xyc66pwxZ59toWwDs57ebdhdRlvqJw996rgnNNbN_IAVE80rqMUq03qOB5IKaHO29bWeB.jpg?quality=96&amp;crop=0,3,200,200&amp;as=32x32,48x48,72x72,108x108,160x160&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA27" s="0" t="n">
-        <v>215</v>
+        <v>0</v>
       </c>
       <c r="AB27" s="0" t="n">
-        <v>1399465</v>
+        <v>5410416</v>
       </c>
       <c r="AC27" s="0" t="n">
-        <v>3367</v>
+        <v>17929</v>
       </c>
       <c r="AD27" s="0" t="n">
-        <v>2807</v>
+        <v>18764</v>
       </c>
       <c r="AE27" s="0" t="n">
-        <v>6389</v>
+        <v>36693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="n">
         <v>260</v>
       </c>
       <c r="B28" s="0" t="n">
-        <v>58737741</v>
+        <v>32477579</v>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>Юмор Шрёдингера</t>
+          <t>Современная Девушка</t>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>2167576</v>
-[...16 lines deleted...]
-      <c r="T28" s="0"/>
+        <v>2311429</v>
+      </c>
+      <c r="E28" s="0" t="n">
+        <v>-40</v>
+      </c>
+      <c r="F28" s="0" t="n">
+        <v>71213</v>
+      </c>
+      <c r="G28" s="0" t="n">
+        <v>9.99</v>
+      </c>
+      <c r="H28" s="0" t="n">
+        <v>7127</v>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t>10.01%</t>
+        </is>
+      </c>
+      <c r="J28" s="0" t="n">
+        <v>91</v>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t>29.35%</t>
+        </is>
+      </c>
+      <c r="L28" s="0" t="n">
+        <v>211</v>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>68.06%</t>
+        </is>
+      </c>
+      <c r="N28" s="0" t="n">
+        <v>310</v>
+      </c>
+      <c r="O28" s="0" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="P28" s="0" t="n">
+        <v>296</v>
+      </c>
+      <c r="Q28" s="0" t="inlineStr">
+        <is>
+          <t>95.48%</t>
+        </is>
+      </c>
+      <c r="R28" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S28" s="0" t="n">
+        <v>14</v>
+      </c>
+      <c r="T28" s="0" t="inlineStr">
+        <is>
+          <t> (4.52%)</t>
+        </is>
+      </c>
       <c r="U28" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>только комменты</t>
         </is>
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y28" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z28" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-18.userapi.com/s/v1/ig2/10bbcSzfYjWjRvmENORnY-Hsmn9bTJlwDNlQvS4vnBBt-ZL9_kQZvBH4CiFy9-s1b7Hu1Qifl-a2RZBMJrxt8py0.jpg?quality=95&amp;crop=180,180,1444,1444&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-28.userapi.com/s/v1/ig2/peyd7RjGceIs3xi2UYl783kwI3d4MXidAVXxIuYw3RETtJsHP_KZuvZRFjGY32zwFwQZy2ZT2TjyyWoWBQxQznyd.jpg?quality=95&amp;crop=0,258,1020,1020&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA28" s="0" t="n">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="AB28" s="0" t="n">
-        <v>47179036</v>
+        <v>1013078</v>
       </c>
       <c r="AC28" s="0" t="n">
-        <v>406005</v>
+        <v>1079</v>
       </c>
       <c r="AD28" s="0" t="n">
-        <v>281184</v>
+        <v>530</v>
       </c>
       <c r="AE28" s="0" t="n">
-        <v>687189</v>
+        <v>1723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="n">
         <v>270</v>
       </c>
       <c r="B29" s="0" t="n">
-        <v>39513007</v>
+        <v>16945011</v>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>585 Золотой</t>
+          <t>Здоровое тело. Мы за здоровый образ жизни</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>2385668</v>
+        <v>2148823</v>
       </c>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y29" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z29" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-17.userapi.com/s/v1/ig2/siqHqdyn6WdtyQeQBFD6dh1zDzZBz3OqkBmSqBz-I8jZEZU0hrAmpj9vBA6PKpyQmYQk4r9lp36bDpfgK89a50LJ.jpg?quality=95&amp;crop=26,33,1025,1025&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-88.userapi.com/s/v1/ig1/Kc-pRZCnu4p0uDvtGllxw1wsvujnlU8eFSKZk0K6ALRbc1RGaC4p7BYTbW6VUZFKiCEwhK3r.jpg?quality=96&amp;crop=76,97,856,856&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA29" s="0" t="n">
-        <v>115920</v>
+        <v>2884</v>
       </c>
       <c r="AB29" s="0" t="n">
-        <v>6907730</v>
+        <v>8766631</v>
       </c>
       <c r="AC29" s="0" t="n">
-        <v>57176</v>
+        <v>14510</v>
       </c>
       <c r="AD29" s="0" t="n">
-        <v>3135</v>
+        <v>17244</v>
       </c>
       <c r="AE29" s="0" t="n">
-        <v>176231</v>
+        <v>34638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="n">
         <v>280</v>
       </c>
       <c r="B30" s="0" t="n">
-        <v>90281149</v>
+        <v>28646177</v>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>Как такое возможно?</t>
+          <t>Fashion - мода и стиль</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>2098713</v>
+        <v>2210975</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>-14</v>
+        <v>-72</v>
       </c>
       <c r="F30" s="0" t="n">
-        <v>131965</v>
+        <v>244563</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>1.77</v>
+        <v>1.46</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>74358</v>
+        <v>167261</v>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>56.5%</t>
+          <t>68.49%</t>
         </is>
       </c>
       <c r="J30" s="0" t="n">
-        <v>50</v>
+        <v>209</v>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>54.35%</t>
+          <t>70.61%</t>
         </is>
       </c>
       <c r="L30" s="0" t="n">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>42.39%</t>
+          <t>25.34%</t>
         </is>
       </c>
       <c r="N30" s="0" t="n">
-        <v>92</v>
+        <v>296</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P30" s="0" t="n">
-        <v>88</v>
+        <v>291</v>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
-          <t>95.65%</t>
+          <t>98.31%</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
-          <t>Санкт-Петербург</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S30" s="0" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="T30" s="0" t="inlineStr">
         <is>
-          <t> (5.43%)</t>
+          <t> (2.7%)</t>
         </is>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y30" s="0" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z30" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-95.userapi.com/s/v1/ig1/jdYB0jIRIrF3rmeot_5EWX6lbLNGs3aCwA75FhpTxlwe8dHuY6c3b0_b6eSDiuqtmpjJm0xV.jpg?quality=96&amp;crop=195,840,565,565&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-7.userapi.com/s/v1/ig2/S9Ovv0NTPp9PLhe06zcQOh0rTW8xyfxwCs5l69Xcj2uZR556Ao6yfgYXoGNBbyXtgAClYStWkQ_9sleTm8XfQjVH.jpg?quality=95&amp;crop=0,0,745,745&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA30" s="0" t="n">
-        <v>620</v>
+        <v>382</v>
       </c>
       <c r="AB30" s="0" t="n">
-        <v>3017193</v>
+        <v>6359184</v>
       </c>
       <c r="AC30" s="0" t="n">
-        <v>9069</v>
+        <v>5742</v>
       </c>
       <c r="AD30" s="0" t="n">
-        <v>3246</v>
+        <v>677</v>
       </c>
       <c r="AE30" s="0" t="n">
-        <v>12935</v>
+        <v>6801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="n">
         <v>290</v>
       </c>
       <c r="B31" s="0" t="n">
-        <v>29229694</v>
+        <v>212768340</v>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>Лайфхакнутая</t>
+          <t>Виктория Складчикова</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>1986571</v>
-[...60 lines deleted...]
-      </c>
+        <v>2560258</v>
+      </c>
+      <c r="E31" s="0"/>
+      <c r="F31" s="0"/>
+      <c r="G31" s="0"/>
+      <c r="H31" s="0"/>
+      <c r="I31" s="0"/>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0"/>
+      <c r="L31" s="0"/>
+      <c r="M31" s="0"/>
+      <c r="N31" s="0"/>
+      <c r="O31" s="0"/>
+      <c r="P31" s="0"/>
+      <c r="Q31" s="0"/>
+      <c r="R31" s="0"/>
+      <c r="S31" s="0"/>
+      <c r="T31" s="0"/>
       <c r="U31" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z31" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-47.userapi.com/s/v1/ig2/z9xd0DPlf2QhgxrkEzqivaXvxu7WsBeAJ7Fr0k12h_zdsT4zEPwU0Y5ZAj8hu1CL17UfW9Lyi2lRzhbNtdT7aaCD.jpg?quality=95&amp;crop=0,0,704,704&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-39.userapi.com/s/v1/ig2/7IIn-z8OZUPCETlagU01LS8kbQlNHlP2anfr1S1Y5Z3UAaeHKgJ0I_5SMPA5iyv9NNh2GV_oXOdgGZnDCXzCY1lK.jpg?quality=95&amp;crop=588,294,1421,1421&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA31" s="0" t="n">
-        <v>11</v>
+        <v>3710</v>
       </c>
       <c r="AB31" s="0" t="n">
-        <v>561305</v>
+        <v>6320380</v>
       </c>
       <c r="AC31" s="0" t="n">
-        <v>415</v>
+        <v>477765</v>
       </c>
       <c r="AD31" s="0" t="n">
-        <v>220</v>
+        <v>55191</v>
       </c>
       <c r="AE31" s="0" t="n">
-        <v>646</v>
+        <v>536666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="n">
         <v>300</v>
       </c>
       <c r="B32" s="0" t="n">
-        <v>36147615</v>
+        <v>41538339</v>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>Английский язык</t>
+          <t>Практическая психология</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>1582932</v>
+        <v>2239176</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>-3</v>
+        <v>-69</v>
       </c>
       <c r="F32" s="0" t="n">
-        <v>2982</v>
+        <v>402294</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>3.07</v>
+        <v>1.58</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>971</v>
+        <v>254246</v>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>32.57%</t>
+          <t>63.29%</t>
         </is>
       </c>
       <c r="J32" s="0" t="n">
-        <v>36</v>
+        <v>136</v>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>56.25%</t>
+          <t>75.56%</t>
         </is>
       </c>
       <c r="L32" s="0" t="n">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>37.5%</t>
+          <t>22.78%</t>
         </is>
       </c>
       <c r="N32" s="0" t="n">
-        <v>64</v>
+        <v>180</v>
       </c>
       <c r="O32" s="0" t="n">
-        <v>1.3</v>
+        <v>1.26</v>
       </c>
       <c r="P32" s="0" t="n">
-        <v>63</v>
+        <v>178</v>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
-          <t>98.44%</t>
+          <t>98.89%</t>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
-          <t>Санкт-Петербург</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S32" s="0" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="T32" s="0" t="inlineStr">
         <is>
-          <t> (9.38%)</t>
+          <t> (6.67%)</t>
         </is>
       </c>
       <c r="U32" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y32" s="0" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z32" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-20.userapi.com/s/v1/ig1/ehTiVP9UmbKG77ObbhNIODcLD8RdSV4bFdsTteNeXAm55aNa0OttpJFTfoyvy9eCrd7qiPI5.jpg?quality=96&amp;crop=74,89,367,367&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-24.userapi.com/s/v1/ig1/llj5PEq-8NxNbIEaFWjAwvhr4rndHc8qQgQgg2RlrwE7v8VpnHfgeMKqPEUdEeO3KEhxB2It.jpg?quality=96&amp;crop=163,172,348,348&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA32" s="0" t="n">
-        <v>97</v>
+        <v>2938</v>
       </c>
       <c r="AB32" s="0" t="n">
-        <v>407520</v>
+        <v>12323228</v>
       </c>
       <c r="AC32" s="0" t="n">
-        <v>3394</v>
+        <v>27043</v>
       </c>
       <c r="AD32" s="0" t="n">
-        <v>1565</v>
+        <v>7572</v>
       </c>
       <c r="AE32" s="0" t="n">
-        <v>5056</v>
+        <v>37553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="n">
         <v>310</v>
       </c>
       <c r="B33" s="0" t="n">
-        <v>35762179</v>
+        <v>182295680</v>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>Маникюр | Ногти</t>
+          <t>Делать нечего в селе, мы сидим навеселе</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>1459318</v>
-[...60 lines deleted...]
-      </c>
+        <v>2037666</v>
+      </c>
+      <c r="E33" s="0"/>
+      <c r="F33" s="0"/>
+      <c r="G33" s="0"/>
+      <c r="H33" s="0"/>
+      <c r="I33" s="0"/>
+      <c r="J33" s="0"/>
+      <c r="K33" s="0"/>
+      <c r="L33" s="0"/>
+      <c r="M33" s="0"/>
+      <c r="N33" s="0"/>
+      <c r="O33" s="0"/>
+      <c r="P33" s="0"/>
+      <c r="Q33" s="0"/>
+      <c r="R33" s="0"/>
+      <c r="S33" s="0"/>
+      <c r="T33" s="0"/>
       <c r="U33" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y33" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z33" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-19.userapi.com/s/v1/ig1/W47vaWdkXPCpps__txyG89OguLHuqXCUqQ37XDJ8gCfYNd6rQgmZkYB0pl-Rr1P7XP1HCDIg.jpg?quality=96&amp;crop=89,112,846,846&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-49.userapi.com/s/v1/ig2/AOLWjfOWfbb2_mzqqtyzS-x6Cj13AmXL41fnYtEekai6sL1b90N6s0rwQl6Frxt1W4Adj1T2eWkZVw_UFqRBHSeI.jpg?quality=95&amp;crop=0,0,1000,1000&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA33" s="0" t="n">
-        <v>1120</v>
+        <v>415</v>
       </c>
       <c r="AB33" s="0" t="n">
-        <v>9059411</v>
+        <v>2423042</v>
       </c>
       <c r="AC33" s="0" t="n">
-        <v>4893</v>
+        <v>6983</v>
       </c>
       <c r="AD33" s="0" t="n">
-        <v>2681</v>
+        <v>5993</v>
       </c>
       <c r="AE33" s="0" t="n">
-        <v>8694</v>
+        <v>13391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="n">
         <v>320</v>
       </c>
       <c r="B34" s="0" t="n">
-        <v>20249656</v>
+        <v>86747483</v>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>МАМА™</t>
+          <t>Секреты Жизни | Советы</t>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>1836746</v>
+        <v>2088287</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>-15</v>
+        <v>-52</v>
       </c>
       <c r="F34" s="0" t="n">
-        <v>2553</v>
+        <v>267432</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>8.24</v>
+        <v>4.36</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>310</v>
+        <v>61398</v>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>12.14%</t>
+          <t>22.94%</t>
         </is>
       </c>
       <c r="J34" s="0" t="n">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>89.47%</t>
+          <t>34.23%</t>
         </is>
       </c>
       <c r="L34" s="0" t="n">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>8.77%</t>
+          <t>57.66%</t>
         </is>
       </c>
       <c r="N34" s="0" t="n">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>1.35</v>
+        <v>1.2</v>
       </c>
       <c r="P34" s="0" t="n">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>98.2%</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
-          <t>Красноярск</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S34" s="0" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T34" s="0" t="inlineStr">
         <is>
-          <t> (3.51%)</t>
+          <t> (6.31%)</t>
         </is>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y34" s="0" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z34" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-13.userapi.com/s/v1/ig1/iVsRaAz9phAsCh5Vdf_ruENddLZGAiW-0lgA0xdaMR8qxGFV8hn_gTjZrYFoAOiwjHvs1hCZ.jpg?quality=96&amp;crop=0,25,369,369&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-47.userapi.com/s/v1/ig2/q3n4YYsmS01J0T2d1wshOtdYhu6fD8rdqe9DEXvqa9Fd8q4CZMwWujm7NOGJbvSnLauz5HWFZGSqX1ho0jmyatv6.jpg?quality=95&amp;crop=198,258,1599,1599&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA34" s="0" t="n">
-        <v>0</v>
+        <v>1871</v>
       </c>
       <c r="AB34" s="0" t="n">
-        <v>0</v>
+        <v>6357085</v>
       </c>
       <c r="AC34" s="0" t="n">
-        <v>0</v>
+        <v>5803</v>
       </c>
       <c r="AD34" s="0" t="n">
-        <v>0</v>
+        <v>7151</v>
       </c>
       <c r="AE34" s="0" t="n">
-        <v>0</v>
+        <v>14825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="n">
         <v>330</v>
       </c>
       <c r="B35" s="0" t="n">
-        <v>35555977</v>
+        <v>149500863</v>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>Я тебя хочу</t>
+          <t>А ты знал?</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>1699569</v>
-[...60 lines deleted...]
-      </c>
+        <v>2045774</v>
+      </c>
+      <c r="E35" s="0"/>
+      <c r="F35" s="0"/>
+      <c r="G35" s="0"/>
+      <c r="H35" s="0"/>
+      <c r="I35" s="0"/>
+      <c r="J35" s="0"/>
+      <c r="K35" s="0"/>
+      <c r="L35" s="0"/>
+      <c r="M35" s="0"/>
+      <c r="N35" s="0"/>
+      <c r="O35" s="0"/>
+      <c r="P35" s="0"/>
+      <c r="Q35" s="0"/>
+      <c r="R35" s="0"/>
+      <c r="S35" s="0"/>
+      <c r="T35" s="0"/>
       <c r="U35" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y35" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="Z35" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-26.userapi.com/s/v1/ig2/H3UoKdgo_spB5UWp2nsFgmfcant-S2E53xq-3ebc5drrS-y4cz_YQVIulSdvGYlCRMS163KKYZYPjJtw3PYzpFVL.jpg?quality=95&amp;crop=66,64,1373,1373&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-53.userapi.com/s/v1/ig1/lmMLfFGOaAGoATICcnvUDvs2rh1HyrIsSofmiAwn8jupA5Wl3D1A5RJoDgv__FRnqyZwnrbv.jpg?quality=96&amp;crop=92,86,910,910&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA35" s="0" t="n">
-        <v>537</v>
+        <v>3205</v>
       </c>
       <c r="AB35" s="0" t="n">
-        <v>918318</v>
+        <v>10515183</v>
       </c>
       <c r="AC35" s="0" t="n">
-        <v>23941</v>
+        <v>16558</v>
       </c>
       <c r="AD35" s="0" t="n">
-        <v>4502</v>
+        <v>11943</v>
       </c>
       <c r="AE35" s="0" t="n">
-        <v>28980</v>
+        <v>31706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="n">
         <v>340</v>
       </c>
       <c r="B36" s="0" t="n">
-        <v>29310762</v>
+        <v>19542789</v>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>Я выбираю Спорт</t>
+          <t>ВКонтакте для бизнеса</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
-        <v>1887760</v>
-[...60 lines deleted...]
-      </c>
+        <v>2111008</v>
+      </c>
+      <c r="E36" s="0"/>
+      <c r="F36" s="0"/>
+      <c r="G36" s="0"/>
+      <c r="H36" s="0"/>
+      <c r="I36" s="0"/>
+      <c r="J36" s="0"/>
+      <c r="K36" s="0"/>
+      <c r="L36" s="0"/>
+      <c r="M36" s="0"/>
+      <c r="N36" s="0"/>
+      <c r="O36" s="0"/>
+      <c r="P36" s="0"/>
+      <c r="Q36" s="0"/>
+      <c r="R36" s="0"/>
+      <c r="S36" s="0"/>
+      <c r="T36" s="0"/>
       <c r="U36" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="Z36" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-98.userapi.com/s/v1/ig2/2r-_F6tCj0VFDtQYG5Zh4lwoOZcI_9H_VTdm20tpUmSHo3BPLbnYWHbTsx3amxF1JAT2uTJ9qHantqYK2IiZpj1R.jpg?quality=95&amp;crop=0,0,2560,2560&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440,2560x2560&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-30.userapi.com/s/v1/ig2/ifMW91NWH-WFcVS83hpPz1yQdQhrWwoY8asTr96zXPMHilxgpxuHJYSkTuYvquhbtsl-QdOEtE1UvTbIQiv_EM5w.jpg?quality=95&amp;crop=0,0,898,898&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA36" s="0" t="n">
-        <v>33</v>
+        <v>777</v>
       </c>
       <c r="AB36" s="0" t="n">
-        <v>543285</v>
+        <v>773653</v>
       </c>
       <c r="AC36" s="0" t="n">
-        <v>526</v>
+        <v>1404</v>
       </c>
       <c r="AD36" s="0" t="n">
-        <v>224</v>
+        <v>709</v>
       </c>
       <c r="AE36" s="0" t="n">
-        <v>783</v>
+        <v>2890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="n">
         <v>350</v>
       </c>
       <c r="B37" s="0" t="n">
-        <v>5608057</v>
+        <v>41734504</v>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>Родители и педагоги! Наши дети</t>
+          <t>Макс Корж</t>
         </is>
       </c>
       <c r="D37" s="0" t="n">
-        <v>1887335</v>
-[...60 lines deleted...]
-      </c>
+        <v>1575933</v>
+      </c>
+      <c r="E37" s="0"/>
+      <c r="F37" s="0"/>
+      <c r="G37" s="0"/>
+      <c r="H37" s="0"/>
+      <c r="I37" s="0"/>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0"/>
+      <c r="L37" s="0"/>
+      <c r="M37" s="0"/>
+      <c r="N37" s="0"/>
+      <c r="O37" s="0"/>
+      <c r="P37" s="0"/>
+      <c r="Q37" s="0"/>
+      <c r="R37" s="0"/>
+      <c r="S37" s="0"/>
+      <c r="T37" s="0"/>
       <c r="U37" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y37" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="Z37" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-92.userapi.com/s/v1/ig1/t1FY6T1OVZhZCurX23jyK0j9BEWMxkHDmPlFwXYFd0zo2Xmy1HA26r8YZ96ld-GmywzpZeYv.jpg?quality=96&amp;crop=0,62,200,200&amp;as=32x32,48x48,72x72,108x108,160x160&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-68.userapi.com/s/v1/ig1/38JIcOHWiNS3FG6WEj4VKdDUQKKpPfixXsgsGgOpR1aP3iXh3IYEcC4d1SFHiXZtBUDd5QfQ.jpg?quality=96&amp;crop=39,39,1103,1103&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA37" s="0" t="n">
-        <v>3900</v>
+        <v>65</v>
       </c>
       <c r="AB37" s="0" t="n">
-        <v>6662312</v>
+        <v>35933</v>
       </c>
       <c r="AC37" s="0" t="n">
-        <v>107853</v>
+        <v>937</v>
       </c>
       <c r="AD37" s="0" t="n">
-        <v>11385</v>
+        <v>575</v>
       </c>
       <c r="AE37" s="0" t="n">
-        <v>123138</v>
+        <v>1577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="n">
         <v>360</v>
       </c>
       <c r="B38" s="0" t="n">
-        <v>86529522</v>
+        <v>137451337</v>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>VK Fest</t>
+          <t>MMA / workout</t>
         </is>
       </c>
       <c r="D38" s="0" t="n">
-        <v>1616876</v>
-[...16 lines deleted...]
-      <c r="T38" s="0"/>
+        <v>1673440</v>
+      </c>
+      <c r="E38" s="0" t="n">
+        <v>-76</v>
+      </c>
+      <c r="F38" s="0" t="n">
+        <v>175892</v>
+      </c>
+      <c r="G38" s="0" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="H38" s="0" t="n">
+        <v>174214</v>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>99.01%</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="n">
+        <v>19</v>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>9.18%</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="n">
+        <v>186</v>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>89.86%</t>
+        </is>
+      </c>
+      <c r="N38" s="0" t="n">
+        <v>207</v>
+      </c>
+      <c r="O38" s="0" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="P38" s="0" t="n">
+        <v>206</v>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t>99.52%</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S38" s="0" t="n">
+        <v>12</v>
+      </c>
+      <c r="T38" s="0" t="inlineStr">
+        <is>
+          <t> (5.8%)</t>
+        </is>
+      </c>
       <c r="U38" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
-          <t>мероприятие</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y38" s="0" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z38" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-13.userapi.com/s/v1/ig2/H9Scsq8vyOFWh6vqhWjOMHFJMIqB6ODuothri6d6rgSxkh_vekjdy3yOp_ZaUNfK8vdCBLXyoywlEYR1EC75ch4e.jpg?quality=95&amp;crop=0,0,800,800&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-32.userapi.com/s/v1/ig2/SJLsM_NEwg_i2IuNS80U-LWoDG2wGg7yMhh9Lh_ZuVJ0GO7PY394doDpsQMfnI9rotDWlnEh3yChp6LGq05GnTpc.jpg?quality=95&amp;crop=0,0,1024,1024&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA38" s="0" t="n">
-        <v>446</v>
+        <v>2594</v>
       </c>
       <c r="AB38" s="0" t="n">
-        <v>4492728</v>
+        <v>13000388</v>
       </c>
       <c r="AC38" s="0" t="n">
-        <v>7175</v>
+        <v>24513</v>
       </c>
       <c r="AD38" s="0" t="n">
-        <v>637</v>
+        <v>5615</v>
       </c>
       <c r="AE38" s="0" t="n">
-        <v>8258</v>
+        <v>32722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="n">
         <v>370</v>
       </c>
       <c r="B39" s="0" t="n">
-        <v>6246566</v>
+        <v>101436686</v>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>МУЗ-ТВ</t>
+          <t>Зацени, что я нашел!</t>
         </is>
       </c>
       <c r="D39" s="0" t="n">
-        <v>1381366</v>
-[...16 lines deleted...]
-      <c r="T39" s="0"/>
+        <v>1716807</v>
+      </c>
+      <c r="E39" s="0" t="n">
+        <v>-70</v>
+      </c>
+      <c r="F39" s="0" t="n">
+        <v>11189</v>
+      </c>
+      <c r="G39" s="0" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="H39" s="0" t="n">
+        <v>10807</v>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>96.15%</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="n">
+        <v>21</v>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>50%</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="n">
+        <v>19</v>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>45.24%</t>
+        </is>
+      </c>
+      <c r="N39" s="0" t="n">
+        <v>42</v>
+      </c>
+      <c r="O39" s="0" t="n">
+        <v>1.43</v>
+      </c>
+      <c r="P39" s="0" t="n">
+        <v>42</v>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S39" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="T39" s="0" t="inlineStr">
+        <is>
+          <t> (4.76%)</t>
+        </is>
+      </c>
       <c r="U39" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z39" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-19.userapi.com/s/v1/ig2/hFJGw8N412kIh6cBrFoJYgYxfWWzJ7dI--fPNcqSBf3eiPGGjRxlsB1Tb_JmmIbzWKbpMloU5r5NQhHEKEmJLkDL.jpg?quality=95&amp;crop=54,45,541,541&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-18.userapi.com/s/v1/ig2/9dAdVzXFr-eQ4ztUTrxasH0xgk7mnfcn6kYjm99ilFIKPEZ4qPG61Zv4GjBehh1LCDaUhQNaqBCOz9jxwvTU9XQp.jpg?quality=95&amp;crop=0,0,2560,2560&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440,2560x2560&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA39" s="0" t="n">
-        <v>2333</v>
+        <v>32</v>
       </c>
       <c r="AB39" s="0" t="n">
-        <v>7345228</v>
+        <v>538706</v>
       </c>
       <c r="AC39" s="0" t="n">
-        <v>48055</v>
+        <v>401</v>
       </c>
       <c r="AD39" s="0" t="n">
-        <v>2445</v>
+        <v>378</v>
       </c>
       <c r="AE39" s="0" t="n">
-        <v>52833</v>
+        <v>811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="n">
         <v>380</v>
       </c>
       <c r="B40" s="0" t="n">
-        <v>24985591</v>
+        <v>24507410</v>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>Зачеркни прошлое</t>
+          <t>Я не стерва, это нервы| Статусы</t>
         </is>
       </c>
       <c r="D40" s="0" t="n">
-        <v>1719096</v>
+        <v>1447879</v>
       </c>
       <c r="E40" s="0" t="n">
-        <v>4</v>
+        <v>-29</v>
       </c>
       <c r="F40" s="0" t="n">
-        <v>44661</v>
+        <v>3034</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>1.72</v>
+        <v>8.55</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>25988</v>
+        <v>355</v>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>58.14%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="J40" s="0" t="n">
-        <v>236</v>
+        <v>81</v>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>64.13%</t>
+          <t>85.26%</t>
         </is>
       </c>
       <c r="L40" s="0" t="n">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>34.78%</t>
+          <t>12.63%</t>
         </is>
       </c>
       <c r="N40" s="0" t="n">
-        <v>368</v>
+        <v>95</v>
       </c>
       <c r="O40" s="0" t="n">
-        <v>1.31</v>
+        <v>1.08</v>
       </c>
       <c r="P40" s="0" t="n">
-        <v>365</v>
+        <v>94</v>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>99.18%</t>
+          <t>98.95%</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>Москва</t>
+          <t>Пермь</t>
         </is>
       </c>
       <c r="S40" s="0" t="n">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="T40" s="0" t="inlineStr">
         <is>
-          <t> (4.62%)</t>
+          <t> (2.11%)</t>
         </is>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y40" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="Z40" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-54.userapi.com/s/v1/ig1/e62eKDmv_ptVkKOPwf7rNqfQGQCS4tE8KSY6-Nz8p3uDvdaVphymDeJHqEA1M0Xl82QNQeez.jpg?quality=96&amp;crop=0,0,1019,1019&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-88.userapi.com/s/v1/ig2/Yc_Uf94B5Slgi8xZj6T0mm4l5VKzbBjJr3707dJQCl_nOKHLXaQcYiYtAwLWsMu5SPXxDR9P1U952jAXin1C0F41.jpg?quality=95&amp;crop=0,52,471,471&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA40" s="0" t="n">
-        <v>616</v>
+        <v>11</v>
       </c>
       <c r="AB40" s="0" t="n">
-        <v>1934950</v>
+        <v>68312</v>
       </c>
       <c r="AC40" s="0" t="n">
-        <v>30076</v>
+        <v>488</v>
       </c>
       <c r="AD40" s="0" t="n">
-        <v>4360</v>
+        <v>461</v>
       </c>
       <c r="AE40" s="0" t="n">
-        <v>35052</v>
+        <v>960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="n">
         <v>390</v>
       </c>
       <c r="B41" s="0" t="n">
-        <v>122723551</v>
+        <v>28528027</v>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Достижения человечества</t>
+          <t>Женские секреты</t>
         </is>
       </c>
       <c r="D41" s="0" t="n">
-        <v>1656954</v>
+        <v>1624040</v>
       </c>
       <c r="E41" s="0" t="n">
-        <v>-10</v>
+        <v>-27</v>
       </c>
       <c r="F41" s="0" t="n">
-        <v>1023</v>
+        <v>817173</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>2.21</v>
+        <v>3.31</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>462</v>
+        <v>247240</v>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>45.25%</t>
+          <t>30.21%</t>
         </is>
       </c>
       <c r="J41" s="0" t="n">
-        <v>7</v>
+        <v>145</v>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>35%</t>
+          <t>86.31%</t>
         </is>
       </c>
       <c r="L41" s="0" t="n">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>45%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="N41" s="0" t="n">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="O41" s="0" t="n">
-        <v>1.4</v>
+        <v>1.17</v>
       </c>
       <c r="P41" s="0" t="n">
-        <v>19</v>
+        <v>165</v>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
-          <t>95%</t>
+          <t>98.21%</t>
         </is>
       </c>
       <c r="R41" s="0" t="inlineStr">
         <is>
-          <t>Магнитогорск</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S41" s="0" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="T41" s="0" t="inlineStr">
         <is>
-          <t> (5%)</t>
+          <t> (6.55%)</t>
         </is>
       </c>
       <c r="U41" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y41" s="0" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z41" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-84.userapi.com/s/v1/ig1/DU8nUkLk1VsFu0pgCHqva3NFzG_pVKranGu9OAo7OCVXrkJZSwFx3PY8aQQaKIg8M-PNUg.jpg?quality=96&amp;crop=35,17,1693,1693&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-19.userapi.com/s/v1/ig1/w6VOHpOyxSj-uJhQl-oT92MSuo7zvVp3hQ9oDylwmZAOC5PnSHfmTlFv-0rX2dfkX_uDjWQM.jpg?quality=96&amp;crop=29,0,572,572&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA41" s="0" t="n">
-        <v>129</v>
+        <v>4446</v>
       </c>
       <c r="AB41" s="0" t="n">
-        <v>704973</v>
+        <v>21259939</v>
       </c>
       <c r="AC41" s="0" t="n">
-        <v>2601</v>
+        <v>26975</v>
       </c>
       <c r="AD41" s="0" t="n">
-        <v>814</v>
+        <v>1607</v>
       </c>
       <c r="AE41" s="0" t="n">
-        <v>3544</v>
+        <v>33028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="n">
         <v>400</v>
       </c>
       <c r="B42" s="0" t="n">
-        <v>34010064</v>
+        <v>110135406</v>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Идеи татуировок</t>
+          <t>Азамат Мусагалиев</t>
         </is>
       </c>
       <c r="D42" s="0" t="n">
-        <v>1596442</v>
-[...60 lines deleted...]
-      </c>
+        <v>2074408</v>
+      </c>
+      <c r="E42" s="0"/>
+      <c r="F42" s="0"/>
+      <c r="G42" s="0"/>
+      <c r="H42" s="0"/>
+      <c r="I42" s="0"/>
+      <c r="J42" s="0"/>
+      <c r="K42" s="0"/>
+      <c r="L42" s="0"/>
+      <c r="M42" s="0"/>
+      <c r="N42" s="0"/>
+      <c r="O42" s="0"/>
+      <c r="P42" s="0"/>
+      <c r="Q42" s="0"/>
+      <c r="R42" s="0"/>
+      <c r="S42" s="0"/>
+      <c r="T42" s="0"/>
       <c r="U42" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y42" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z42" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-21.userapi.com/s/v1/ig1/150fbR4SHRZPEoWtY_fOPEGBb8hjb1tyG2K_dCl2j4Ay9Uunl3dwDQj14sHd6mCI0jiERDLB.jpg?quality=96&amp;crop=0,37,1043,1043&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-7.userapi.com/s/v1/ig2/KchuSe7d32thITjCDtH6YTE7qlRgJI3O5VoL8I392i1YnTutLzfeeL2fGSR_3ogtT8_fL6dFK-coAr_GikQY9i2a.jpg?quality=95&amp;crop=161,1,1627,1627&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA42" s="0" t="n">
-        <v>135</v>
+        <v>3988</v>
       </c>
       <c r="AB42" s="0" t="n">
-        <v>2126435</v>
+        <v>15586610</v>
       </c>
       <c r="AC42" s="0" t="n">
-        <v>7324</v>
+        <v>86936</v>
       </c>
       <c r="AD42" s="0" t="n">
-        <v>691</v>
+        <v>12859</v>
       </c>
       <c r="AE42" s="0" t="n">
-        <v>8150</v>
+        <v>103783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="n">
         <v>410</v>
       </c>
       <c r="B43" s="0" t="n">
-        <v>129585358</v>
+        <v>36200261</v>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Короче</t>
+          <t>ЭТУ СТРАНУ НЕ ПОБЕДИТЬ!!!</t>
         </is>
       </c>
       <c r="D43" s="0" t="n">
-        <v>1796566</v>
-[...60 lines deleted...]
-      </c>
+        <v>1289852</v>
+      </c>
+      <c r="E43" s="0"/>
+      <c r="F43" s="0"/>
+      <c r="G43" s="0"/>
+      <c r="H43" s="0"/>
+      <c r="I43" s="0"/>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0"/>
+      <c r="L43" s="0"/>
+      <c r="M43" s="0"/>
+      <c r="N43" s="0"/>
+      <c r="O43" s="0"/>
+      <c r="P43" s="0"/>
+      <c r="Q43" s="0"/>
+      <c r="R43" s="0"/>
+      <c r="S43" s="0"/>
+      <c r="T43" s="0"/>
       <c r="U43" s="0" t="inlineStr">
         <is>
-          <t>только комменты</t>
+          <t> </t>
         </is>
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y43" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z43" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-15.userapi.com/s/v1/ig2/27P3N9M9BQpu-tM-Z0YuDP05899aGy1Sytsk0Pxcfq2S5muRs4TohB6NuLaQ868NxJe_HjbS1-vVdxTHZUcnvfSe.jpg?quality=95&amp;crop=0,0,2000,2000&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-36.userapi.com/s/v1/ig1/ag_TblZSDG-3IgKGIH-TCnK-yE-qbwLcoTKO0EMKIJpbgv1vob1WgpLCEmIWSOph1bLFRw.jpg?quality=96&amp;crop=57,647,738,738&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA43" s="0" t="n">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="AB43" s="0" t="n">
-        <v>2431587</v>
+        <v>1799850</v>
       </c>
       <c r="AC43" s="0" t="n">
-        <v>2637</v>
+        <v>11646</v>
       </c>
       <c r="AD43" s="0" t="n">
-        <v>1846</v>
+        <v>5148</v>
       </c>
       <c r="AE43" s="0" t="n">
-        <v>4637</v>
+        <v>16794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="n">
         <v>420</v>
       </c>
       <c r="B44" s="0" t="n">
-        <v>1415705</v>
+        <v>42440233</v>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>GAZ</t>
+          <t>МУЗЫКА 2026</t>
         </is>
       </c>
       <c r="D44" s="0" t="n">
-        <v>1722596</v>
+        <v>1183275</v>
       </c>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y44" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z44" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-85.userapi.com/s/v1/ig2/VMED-r4A4zhcgKSMuF_s_ZjENh8k5EfvFZGthSgKnDUjY6aDhZHldStvORI3CBUlVa78SUjmZZ4iHQ4IwwdtbyOx.jpg?quality=95&amp;crop=0,1,1279,1279&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-68.userapi.com/s/v1/ig2/sCOCURJo-Lrw8kmp7mbFYG-Fnx2KUAIY0ADvEPTphw7Y6Ml4HsJLwe07R3ASCIj93XM2E6jTe49WwpooPIYzxkz8.jpg?quality=95&amp;crop=123,124,775,775&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA44" s="0" t="n">
-        <v>2254</v>
+        <v>2615</v>
       </c>
       <c r="AB44" s="0" t="n">
-        <v>2800410</v>
+        <v>4628974</v>
       </c>
       <c r="AC44" s="0" t="n">
-        <v>61712</v>
+        <v>34134</v>
       </c>
       <c r="AD44" s="0" t="n">
-        <v>13667</v>
+        <v>4973</v>
       </c>
       <c r="AE44" s="0" t="n">
-        <v>77633</v>
+        <v>41722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="n">
         <v>430</v>
       </c>
       <c r="B45" s="0" t="n">
-        <v>16202769</v>
+        <v>19098821</v>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>КХЛ</t>
+          <t>Пятёрочка</t>
         </is>
       </c>
       <c r="D45" s="0" t="n">
-        <v>1327000</v>
+        <v>2063849</v>
       </c>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y45" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>14.06.2026</t>
         </is>
       </c>
       <c r="Z45" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-27.userapi.com/s/v1/ig2/7urkWu3Lm1n208LJyyM-xzMs8ZysWM5xzcy1II_28m4woHIgKbOZ7nbFE497ht3IRf9B616HmbWzXNce9maOcVcS.jpg?quality=95&amp;crop=0,0,500,500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-81.userapi.com/s/v1/ig2/qNHRQQ0yCy_4B7CiFUciQVf0pj-XabHKXSx2jkF5MZZ1AeTeCg01NxIYRUpYFPbaHefPD3-G9zBQk7aqnJD1nqdv.jpg?quality=95&amp;crop=0,0,1666,1666&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA45" s="0" t="n">
-        <v>42492</v>
+        <v>2467</v>
       </c>
       <c r="AB45" s="0" t="n">
-        <v>22392963</v>
+        <v>14777635</v>
       </c>
       <c r="AC45" s="0" t="n">
-        <v>154907</v>
+        <v>25351</v>
       </c>
       <c r="AD45" s="0" t="n">
-        <v>15175</v>
+        <v>2321</v>
       </c>
       <c r="AE45" s="0" t="n">
-        <v>212574</v>
+        <v>30139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="n">
         <v>440</v>
       </c>
       <c r="B46" s="0" t="n">
-        <v>36318299</v>
+        <v>174310051</v>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>ЛЮБОВЬ</t>
+          <t>Полезные советы</t>
         </is>
       </c>
       <c r="D46" s="0" t="n">
-        <v>1797432</v>
-[...60 lines deleted...]
-      </c>
+        <v>1702059</v>
+      </c>
+      <c r="E46" s="0"/>
+      <c r="F46" s="0"/>
+      <c r="G46" s="0"/>
+      <c r="H46" s="0"/>
+      <c r="I46" s="0"/>
+      <c r="J46" s="0"/>
+      <c r="K46" s="0"/>
+      <c r="L46" s="0"/>
+      <c r="M46" s="0"/>
+      <c r="N46" s="0"/>
+      <c r="O46" s="0"/>
+      <c r="P46" s="0"/>
+      <c r="Q46" s="0"/>
+      <c r="R46" s="0"/>
+      <c r="S46" s="0"/>
+      <c r="T46" s="0"/>
       <c r="U46" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y46" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>14.06.2026</t>
         </is>
       </c>
       <c r="Z46" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-95.userapi.com/s/v1/ig2/72D7q2rHRgc6Eiz2Aj5QCb5vXAZUBT2w_gsK2MLY94SkixRBXD7vuFJWi0ht0dcQuDjrBuF4HDgP0qDMTVe-ZtCB.jpg?quality=95&amp;crop=229,369,694,694&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-70.userapi.com/s/v1/ig1/5RwtX-kYXYqpfX8IWoWiqqF949N8bsealvYvLFurfaWu3ddKFS0tv-Cl9Vfzuc1rlRc3hvtk.jpg?quality=96&amp;crop=0,0,700,700&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA46" s="0" t="n">
-        <v>132</v>
+        <v>298</v>
       </c>
       <c r="AB46" s="0" t="n">
-        <v>490236</v>
+        <v>6987801</v>
       </c>
       <c r="AC46" s="0" t="n">
-        <v>2528</v>
+        <v>14030</v>
       </c>
       <c r="AD46" s="0" t="n">
-        <v>1060</v>
+        <v>18626</v>
       </c>
       <c r="AE46" s="0" t="n">
-        <v>3720</v>
+        <v>32954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="n">
         <v>450</v>
       </c>
       <c r="B47" s="0" t="n">
-        <v>42541008</v>
+        <v>30428125</v>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>Квартирный Вопрос</t>
+          <t>WORKOUT</t>
         </is>
       </c>
       <c r="D47" s="0" t="n">
-        <v>1481300</v>
+        <v>1486326</v>
       </c>
       <c r="E47" s="0" t="n">
-        <v>-11</v>
+        <v>-62</v>
       </c>
       <c r="F47" s="0" t="n">
-        <v>44462</v>
+        <v>23310</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>1.08</v>
+        <v>1.52</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>41173</v>
+        <v>15368</v>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>92.59%</t>
+          <t>65.79%</t>
         </is>
       </c>
       <c r="J47" s="0" t="n">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>90.91%</t>
+          <t>15%</t>
         </is>
       </c>
       <c r="L47" s="0" t="n">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>9.09%</t>
+          <t>83.13%</t>
         </is>
       </c>
       <c r="N47" s="0" t="n">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="O47" s="0" t="n">
-        <v>1.13</v>
+        <v>1.11</v>
       </c>
       <c r="P47" s="0" t="n">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>98.6%</t>
+          <t>96.88%</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S47" s="0" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="T47" s="0" t="inlineStr">
         <is>
-          <t> (6.99%)</t>
+          <t> (7.5%)</t>
         </is>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y47" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="Z47" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-89.userapi.com/s/v1/ig1/poim9ZA-FGjXIdCKS23Ce_dsuwUPoW-6HqHBAdDdj6YiIYKjwOgez-akYk82r-2owGe3Y7uE.jpg?quality=96&amp;crop=251,497,1105,1105&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-19.userapi.com/s/v1/ig1/Amwos2l4WES40qO0I--MP6VK8Vu39MM1_GjyGedZpf6XC9OIF9QqXXz-lVMGcFmwJqV5hRaK.jpg?quality=96&amp;crop=0,154,614,614&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA47" s="0" t="n">
-        <v>259</v>
+        <v>134</v>
       </c>
       <c r="AB47" s="0" t="n">
-        <v>3082419</v>
+        <v>247013</v>
       </c>
       <c r="AC47" s="0" t="n">
-        <v>5026</v>
+        <v>501</v>
       </c>
       <c r="AD47" s="0" t="n">
-        <v>1105</v>
+        <v>210</v>
       </c>
       <c r="AE47" s="0" t="n">
-        <v>6390</v>
+        <v>845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="n">
         <v>460</v>
       </c>
       <c r="B48" s="0" t="n">
-        <v>145016612</v>
+        <v>65010959</v>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>Раневская.LIVE</t>
+          <t>ШУТНИК</t>
         </is>
       </c>
       <c r="D48" s="0" t="n">
-        <v>1626386</v>
+        <v>1513629</v>
       </c>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y48" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z48" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-93.userapi.com/s/v1/ig1/iZJgAbNJK0bmC_gDdjwbj9ykl-5YsjewdBtGziJcBeG_4JJ--lbrDTELJdPec3nvbgjwZbGq.jpg?quality=96&amp;crop=193,78,202,202&amp;as=32x32,48x48,72x72,108x108,160x160&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-63.userapi.com/s/v1/ig1/051WrdaDcbigcVYO6SPp4TZaOx5fCBqJXpERbfex3MOmXUN2IsycCwE4eu4R3yn0YOpldRJZ.jpg?quality=96&amp;crop=60,186,570,570&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA48" s="0" t="n">
-        <v>11</v>
+        <v>5297</v>
       </c>
       <c r="AB48" s="0" t="n">
-        <v>186051</v>
+        <v>16641468</v>
       </c>
       <c r="AC48" s="0" t="n">
-        <v>652</v>
+        <v>12478</v>
       </c>
       <c r="AD48" s="0" t="n">
-        <v>387</v>
+        <v>4580</v>
       </c>
       <c r="AE48" s="0" t="n">
-        <v>1050</v>
+        <v>22355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="n">
         <v>470</v>
       </c>
       <c r="B49" s="0" t="n">
-        <v>11614</v>
+        <v>222583261</v>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>ПОЗИТИВ</t>
+          <t>Веселимся не стыдимся!</t>
         </is>
       </c>
       <c r="D49" s="0" t="n">
-        <v>1881217</v>
+        <v>1821722</v>
       </c>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y49" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z49" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-23.userapi.com/s/v1/ig1/bPsytEa0dJ4o2i0oAuvINAxFc9mn4zaR7EXUrqF1qcmV3iW_3hDvV8Kw1R28KHYBv7vLMMox.jpg?quality=96&amp;crop=1,0,201,201&amp;as=32x32,48x48,72x72,108x108,160x160&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-82.userapi.com/s/v1/ig2/MoSV_WnYucgvSjMmhSqGbOKbMNIzF-bQekwz32bVpVBc0X6Ey6fxJ8KMOy5HfMsAOfCIkWvQ54VhvISwLjz_myC5.jpg?quality=95&amp;crop=6,6,486,486&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA49" s="0" t="n">
-        <v>48</v>
+        <v>3788</v>
       </c>
       <c r="AB49" s="0" t="n">
-        <v>226920</v>
+        <v>22753181</v>
       </c>
       <c r="AC49" s="0" t="n">
-        <v>2544</v>
+        <v>36819</v>
       </c>
       <c r="AD49" s="0" t="n">
-        <v>773</v>
+        <v>7246</v>
       </c>
       <c r="AE49" s="0" t="n">
-        <v>3365</v>
+        <v>47853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B50" s="0" t="n">
-        <v>170393012</v>
+        <v>125303834</v>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>Кай</t>
+          <t>Оружейная</t>
         </is>
       </c>
       <c r="D50" s="0" t="n">
-        <v>1398676</v>
+        <v>1427784</v>
       </c>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y50" s="0" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>01.05.2026</t>
         </is>
       </c>
       <c r="Z50" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-25.userapi.com/s/v1/ig2/md1f31twC8kmGitXtAsOU5X1QZmcO5DU2r_04zPHwP6ldx4KQ_4Q4_G51OxHfHSVt4p_KWJXzPweq7WyZLVraWBt.jpg?quality=96&amp;crop=437,280,1597,1597&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-6.userapi.com/s/v1/ig1/JHSStYqOBrWeW34ULaeF2KdQPnNaW62kGaCFz1oElVv-jzPLOATG7U-dsLiE4OKAf1abOOX3.jpg?quality=96&amp;crop=34,0,1148,1148&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA50" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB50" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD50" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="n">
         <v>490</v>
       </c>
       <c r="B51" s="0" t="n">
-        <v>155293068</v>
+        <v>222583263</v>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>Merzko 18+</t>
+          <t>Улыбнуло</t>
         </is>
       </c>
       <c r="D51" s="0" t="n">
-        <v>1298033</v>
-[...60 lines deleted...]
-      </c>
+        <v>1779685</v>
+      </c>
+      <c r="E51" s="0"/>
+      <c r="F51" s="0"/>
+      <c r="G51" s="0"/>
+      <c r="H51" s="0"/>
+      <c r="I51" s="0"/>
+      <c r="J51" s="0"/>
+      <c r="K51" s="0"/>
+      <c r="L51" s="0"/>
+      <c r="M51" s="0"/>
+      <c r="N51" s="0"/>
+      <c r="O51" s="0"/>
+      <c r="P51" s="0"/>
+      <c r="Q51" s="0"/>
+      <c r="R51" s="0"/>
+      <c r="S51" s="0"/>
+      <c r="T51" s="0"/>
       <c r="U51" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
-          <t>закрытое</t>
+          <t>открытое</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
           <t>группа</t>
         </is>
       </c>
       <c r="Y51" s="0" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z51" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig2/ge04kfVKS1_XdWliD3rR0i68oAVd88MIkZtW1KSvcECcTaAGZ3htoT2SVcD2NSSUSOMB6WCd9aaaIUz37w6GwLtg.jpg?quality=96&amp;crop=0,156,843,843&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-54.userapi.com/s/v1/ig2/jJk6UJIQfOGd5M3GSVouAuEWWzUeMen94v7DIMrbznpKthzRr9_sBCy_TrDlOfq3nO477ILWGM7AMKQRV1KXSUGU.jpg?quality=95&amp;crop=0,0,500,500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA51" s="0" t="n">
-        <v>0</v>
+        <v>2146</v>
       </c>
       <c r="AB51" s="0" t="n">
-        <v>0</v>
+        <v>14575242</v>
       </c>
       <c r="AC51" s="0" t="n">
-        <v>0</v>
+        <v>22987</v>
       </c>
       <c r="AD51" s="0" t="n">
-        <v>0</v>
+        <v>3440</v>
       </c>
       <c r="AE51" s="0" t="n">
-        <v>0</v>
+        <v>28573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="n">
         <v>500</v>
       </c>
       <c r="B52" s="0" t="n">
-        <v>166887822</v>
+        <v>49591829</v>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>РЫНОК САДОВОД ПОСТАВЩИКИ</t>
+          <t>Секреты красоты</t>
         </is>
       </c>
       <c r="D52" s="0" t="n">
-        <v>1764139</v>
-[...16 lines deleted...]
-      <c r="T52" s="0"/>
+        <v>1713996</v>
+      </c>
+      <c r="E52" s="0" t="n">
+        <v>-38</v>
+      </c>
+      <c r="F52" s="0" t="n">
+        <v>500636</v>
+      </c>
+      <c r="G52" s="0" t="n">
+        <v>16.77</v>
+      </c>
+      <c r="H52" s="0" t="n">
+        <v>29858</v>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>5.96%</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="n">
+        <v>52</v>
+      </c>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t>73.24%</t>
+        </is>
+      </c>
+      <c r="L52" s="0" t="n">
+        <v>13</v>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t>18.31%</t>
+        </is>
+      </c>
+      <c r="N52" s="0" t="n">
+        <v>71</v>
+      </c>
+      <c r="O52" s="0" t="n">
+        <v>1.61</v>
+      </c>
+      <c r="P52" s="0" t="n">
+        <v>71</v>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S52" s="0" t="n">
+        <v>3</v>
+      </c>
+      <c r="T52" s="0" t="inlineStr">
+        <is>
+          <t> (4.23%)</t>
+        </is>
+      </c>
       <c r="U52" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>только комменты</t>
         </is>
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y52" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z52" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-55.userapi.com/s/v1/ig2/EB3OxIPALvRrz4wKHX0McA1dPQZhkUneFxu8SStdA_ZXo0ZWKrKpFAvIJEDHenZVBT1jk6hNZjwmqZG7NtZx0-05.jpg?quality=96&amp;crop=33,33,1617,1617&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-30.userapi.com/s/v1/ig2/dBkkLXSAExmOhch4kc2ymayli6BwwQJUX4T8A7Mdb8QQYr_MO5wQBZgxsV-DpwwmHxEI0fER_qSoh-aHV9V0kqBY.jpg?quality=95&amp;crop=157,241,442,442&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA52" s="0" t="n">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="AB52" s="0" t="n">
-        <v>627477</v>
+        <v>1059473</v>
       </c>
       <c r="AC52" s="0" t="n">
-        <v>197</v>
+        <v>1072</v>
       </c>
       <c r="AD52" s="0" t="n">
-        <v>167</v>
+        <v>781</v>
       </c>
       <c r="AE52" s="0" t="n">
-        <v>364</v>
+        <v>1929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="n">
         <v>510</v>
       </c>
       <c r="B53" s="0" t="n">
-        <v>36775802</v>
+        <v>140837657</v>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>Орленок</t>
+          <t>Хитрости жизни</t>
         </is>
       </c>
       <c r="D53" s="0" t="n">
-        <v>1657730</v>
-[...60 lines deleted...]
-      </c>
+        <v>1656341</v>
+      </c>
+      <c r="E53" s="0"/>
+      <c r="F53" s="0"/>
+      <c r="G53" s="0"/>
+      <c r="H53" s="0"/>
+      <c r="I53" s="0"/>
+      <c r="J53" s="0"/>
+      <c r="K53" s="0"/>
+      <c r="L53" s="0"/>
+      <c r="M53" s="0"/>
+      <c r="N53" s="0"/>
+      <c r="O53" s="0"/>
+      <c r="P53" s="0"/>
+      <c r="Q53" s="0"/>
+      <c r="R53" s="0"/>
+      <c r="S53" s="0"/>
+      <c r="T53" s="0"/>
       <c r="U53" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y53" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z53" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-30.userapi.com/s/v1/ig2/Vf8p4u5348r60ac0q-_atGVUCx8hesRpTYMMAFNtUWq-rzwWf8P-2yZY2msZTjx-VBIaxD2yKRosPOvp9wba7aHP.jpg?quality=96&amp;crop=0,0,860,860&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-29.userapi.com/s/v1/ig1/Dp5k_xaZ8fGtB9JU1jt84vbnm5QEmwO_ObBZMUIJgcUFNB1T7xcRNXxwGvvaA5lGq-6H4xJ4.jpg?quality=96&amp;crop=68,195,267,267&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA53" s="0" t="n">
-        <v>845</v>
+        <v>1920</v>
       </c>
       <c r="AB53" s="0" t="n">
-        <v>4027730</v>
+        <v>10527241</v>
       </c>
       <c r="AC53" s="0" t="n">
-        <v>6033</v>
+        <v>12776</v>
       </c>
       <c r="AD53" s="0" t="n">
-        <v>11390</v>
+        <v>7756</v>
       </c>
       <c r="AE53" s="0" t="n">
-        <v>18268</v>
+        <v>22452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="n">
         <v>520</v>
       </c>
       <c r="B54" s="0" t="n">
-        <v>25117353</v>
+        <v>19068382</v>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>Мир Discovery</t>
+          <t>Молодежные  Комедии</t>
         </is>
       </c>
       <c r="D54" s="0" t="n">
-        <v>1636857</v>
-[...4 lines deleted...]
-        </is>
+        <v>1256710</v>
+      </c>
+      <c r="E54" s="0" t="n">
+        <v>-26</v>
       </c>
       <c r="F54" s="0" t="n">
-        <v>51203</v>
+        <v>7534</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>1.68</v>
+        <v>1.73</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>30495</v>
+        <v>4357</v>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t>59.52%</t>
+          <t>57.8%</t>
         </is>
       </c>
       <c r="J54" s="0" t="n">
-        <v>59</v>
+        <v>293</v>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>44.03%</t>
+          <t>41.44%</t>
         </is>
       </c>
       <c r="L54" s="0" t="n">
-        <v>33</v>
+        <v>391</v>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>24.63%</t>
+          <t>55.3%</t>
         </is>
       </c>
       <c r="N54" s="0" t="n">
-        <v>134</v>
+        <v>707</v>
       </c>
       <c r="O54" s="0" t="n">
-        <v>1.13</v>
+        <v>1.27</v>
       </c>
       <c r="P54" s="0" t="n">
-        <v>133</v>
+        <v>705</v>
       </c>
       <c r="Q54" s="0" t="inlineStr">
         <is>
-          <t>99.25%</t>
+          <t>99.72%</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
-          <t>Санкт-Петербург</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S54" s="0" t="n">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="T54" s="0" t="inlineStr">
         <is>
-          <t> (6.72%)</t>
+          <t> (3.11%)</t>
         </is>
       </c>
       <c r="U54" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y54" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z54" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-92.userapi.com/s/v1/ig1/issxITNszzXCfolB55h051XdkTCTne2q6F5JiWC2iP-gE7MCOamLdCSRj4urP5SJwtV8MUvN.jpg?quality=96&amp;crop=94,440,414,414&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-85.userapi.com/s/v1/ig2/qtAP6XotSSPDHMIBS5fHousiCw_0UiJk09DEgt4XpGoO7IrCmOnNZLHDAMQ2qCoUyOEmNXESuggVQb0_8EP4AB1l.jpg?quality=96&amp;crop=0,0,361,361&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA54" s="0" t="n">
-        <v>853</v>
+        <v>26</v>
       </c>
       <c r="AB54" s="0" t="n">
-        <v>2701357</v>
+        <v>617672</v>
       </c>
       <c r="AC54" s="0" t="n">
-        <v>21660</v>
+        <v>1341</v>
       </c>
       <c r="AD54" s="0" t="n">
-        <v>3553</v>
+        <v>1874</v>
       </c>
       <c r="AE54" s="0" t="n">
-        <v>26066</v>
+        <v>3241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="n">
         <v>530</v>
       </c>
       <c r="B55" s="0" t="n">
-        <v>55387604</v>
+        <v>32922940</v>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>Мудрые родители. Семья. Дети</t>
+          <t>Красота | Мода | Шоу Бизнес</t>
         </is>
       </c>
       <c r="D55" s="0" t="n">
-        <v>1721245</v>
+        <v>1659048</v>
       </c>
       <c r="E55" s="0" t="n">
-        <v>-12</v>
+        <v>-46</v>
       </c>
       <c r="F55" s="0" t="n">
-        <v>148675</v>
+        <v>69284</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>1.52</v>
+        <v>1.09</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>97972</v>
+        <v>63557</v>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>65.79%</t>
+          <t>91.74%</t>
         </is>
       </c>
       <c r="J55" s="0" t="n">
-        <v>226</v>
+        <v>73</v>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t>87.26%</t>
+          <t>76.04%</t>
         </is>
       </c>
       <c r="L55" s="0" t="n">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>12.74%</t>
+          <t>11.46%</t>
         </is>
       </c>
       <c r="N55" s="0" t="n">
-        <v>259</v>
+        <v>96</v>
       </c>
       <c r="O55" s="0" t="n">
-        <v>1.18</v>
+        <v>1.09</v>
       </c>
       <c r="P55" s="0" t="n">
-        <v>256</v>
+        <v>94</v>
       </c>
       <c r="Q55" s="0" t="inlineStr">
         <is>
-          <t>98.84%</t>
+          <t>97.92%</t>
         </is>
       </c>
       <c r="R55" s="0" t="inlineStr">
         <is>
           <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S55" s="0" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="T55" s="0" t="inlineStr">
         <is>
-          <t> (4.63%)</t>
+          <t> (3.13%)</t>
         </is>
       </c>
       <c r="U55" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y55" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z55" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-23.userapi.com/s/v1/ig2/SA9RavnsoksHRF305uRZtSuEAgv7hVaSJERbI9-ItGInoWRlmVgAd7H95nbaejJgajhS_6_iMNVJeL_59iWdEFgw.jpg?quality=95&amp;crop=0,0,800,800&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-89.userapi.com/s/v1/ig1/r0Y2QccuYz9KVNchyqmd51ATjlacUfzgInm2pckMV2u3tkeKlL0NhJ4LgD5FiWK9scyBjeEd.jpg?quality=96&amp;crop=0,0,768,768&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA55" s="0" t="n">
-        <v>460</v>
+        <v>178</v>
       </c>
       <c r="AB55" s="0" t="n">
-        <v>1455900</v>
+        <v>2238607</v>
       </c>
       <c r="AC55" s="0" t="n">
-        <v>6784</v>
+        <v>3318</v>
       </c>
       <c r="AD55" s="0" t="n">
-        <v>656</v>
+        <v>4306</v>
       </c>
       <c r="AE55" s="0" t="n">
-        <v>7900</v>
+        <v>7802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="n">
         <v>540</v>
       </c>
       <c r="B56" s="0" t="n">
-        <v>41108497</v>
+        <v>52599708</v>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>Любовь</t>
+          <t>Linkin Park</t>
         </is>
       </c>
       <c r="D56" s="0" t="n">
-        <v>1614056</v>
-[...60 lines deleted...]
-      </c>
+        <v>1012487</v>
+      </c>
+      <c r="E56" s="0"/>
+      <c r="F56" s="0"/>
+      <c r="G56" s="0"/>
+      <c r="H56" s="0"/>
+      <c r="I56" s="0"/>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0"/>
+      <c r="L56" s="0"/>
+      <c r="M56" s="0"/>
+      <c r="N56" s="0"/>
+      <c r="O56" s="0"/>
+      <c r="P56" s="0"/>
+      <c r="Q56" s="0"/>
+      <c r="R56" s="0"/>
+      <c r="S56" s="0"/>
+      <c r="T56" s="0"/>
       <c r="U56" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y56" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>11.02.2022</t>
         </is>
       </c>
       <c r="Z56" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-28.userapi.com/s/v1/ig2/E-_qLFvQIeaBP4aQ8mCSmg8XHxjdLeTjf3BzfjAvhKFjCJJ4azsUgi_dkPGU4nNwreTh79oOh_TVTBc6woNyEI1L.jpg?quality=95&amp;crop=0,0,2500,2500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-91.userapi.com/s/v1/ig2/Semlfgt1b2fTMElD4XG0VfsQ0Ggv3rzpdF0qMiBB1qaBQD7ZzdEqnAtPwA_ivPOssswJus9TeJKVaT3Z45Cc1zrV.jpg?quality=96&amp;crop=93,92,547,547&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA56" s="0" t="n">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="AB56" s="0" t="n">
-        <v>902652</v>
+        <v>0</v>
       </c>
       <c r="AC56" s="0" t="n">
-        <v>826</v>
+        <v>0</v>
       </c>
       <c r="AD56" s="0" t="n">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="AE56" s="0" t="n">
-        <v>982</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="n">
         <v>550</v>
       </c>
       <c r="B57" s="0" t="n">
-        <v>123695926</v>
+        <v>39490575</v>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Палата 69</t>
+          <t>В деревню к бабушке!</t>
         </is>
       </c>
       <c r="D57" s="0" t="n">
-        <v>1621042</v>
+        <v>1630840</v>
       </c>
       <c r="E57" s="0" t="n">
-        <v>-13</v>
+        <v>-53</v>
       </c>
       <c r="F57" s="0" t="n">
-        <v>24754</v>
+        <v>108758</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>1.03</v>
+        <v>1.4</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>24144</v>
+        <v>77625</v>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>97.09%</t>
+          <t>71.43%</t>
         </is>
       </c>
       <c r="J57" s="0" t="n">
-        <v>245</v>
+        <v>69</v>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t>32.49%</t>
+          <t>71.88%</t>
         </is>
       </c>
       <c r="L57" s="0" t="n">
-        <v>491</v>
+        <v>21</v>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>65.12%</t>
+          <t>21.88%</t>
         </is>
       </c>
       <c r="N57" s="0" t="n">
-        <v>754</v>
+        <v>96</v>
       </c>
       <c r="O57" s="0" t="n">
-        <v>1.23</v>
+        <v>1.17</v>
       </c>
       <c r="P57" s="0" t="n">
-        <v>747</v>
+        <v>93</v>
       </c>
       <c r="Q57" s="0" t="inlineStr">
         <is>
-          <t>99.07%</t>
+          <t>96.88%</t>
         </is>
       </c>
       <c r="R57" s="0" t="inlineStr">
         <is>
-          <t>Москва</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S57" s="0" t="n">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="T57" s="0" t="inlineStr">
         <is>
-          <t> (4.91%)</t>
+          <t> (8.33%)</t>
         </is>
       </c>
       <c r="U57" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y57" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z57" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-18.userapi.com/s/v1/ig2/QhPy4CZA-Ka8-DJb6y86-egcvIwTlh3EpeXTAipVJOdpcPSGtdOluyZdnKYnwyjwFvb84CRm1nVt25PKpwXlp-be.jpg?quality=95&amp;crop=9,226,544,544&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-91.userapi.com/s/v1/ig2/XAljXjCayUXoTDzhTwypsts7fo5WXSFgc-Wjk1AL_TBKyJz2NHI4ucyvA_Yv_CSmawi81M7Y3vT2mDiWVEZBqEOX.jpg?quality=95&amp;crop=108,108,864,864&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA57" s="0" t="n">
-        <v>1177</v>
+        <v>11</v>
       </c>
       <c r="AB57" s="0" t="n">
-        <v>1604525</v>
+        <v>314641</v>
       </c>
       <c r="AC57" s="0" t="n">
-        <v>13058</v>
+        <v>297</v>
       </c>
       <c r="AD57" s="0" t="n">
-        <v>857</v>
+        <v>241</v>
       </c>
       <c r="AE57" s="0" t="n">
-        <v>15092</v>
+        <v>549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="n">
         <v>560</v>
       </c>
       <c r="B58" s="0" t="n">
-        <v>111499611</v>
+        <v>31963425</v>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Мой плейлист</t>
+          <t>Ideas &amp; Decor</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
-        <v>1092870</v>
+        <v>1222531</v>
       </c>
       <c r="E58" s="0" t="n">
-        <v>-17</v>
+        <v>-107</v>
       </c>
       <c r="F58" s="0" t="n">
-        <v>51286</v>
+        <v>208181</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>1.42</v>
+        <v>1.22</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>36041</v>
+        <v>171187</v>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>70.42%</t>
+          <t>81.97%</t>
         </is>
       </c>
       <c r="J58" s="0" t="n">
-        <v>47</v>
+        <v>265</v>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>77.05%</t>
+          <t>92.66%</t>
         </is>
       </c>
       <c r="L58" s="0" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>19.67%</t>
+          <t>5.24%</t>
         </is>
       </c>
       <c r="N58" s="0" t="n">
-        <v>61</v>
+        <v>286</v>
       </c>
       <c r="O58" s="0" t="n">
-        <v>1.43</v>
+        <v>1.09</v>
       </c>
       <c r="P58" s="0" t="n">
-        <v>61</v>
+        <v>284</v>
       </c>
       <c r="Q58" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>99.3%</t>
         </is>
       </c>
       <c r="R58" s="0" t="inlineStr">
         <is>
-          <t>Москва</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S58" s="0" t="n">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="T58" s="0" t="inlineStr">
         <is>
-          <t> (4.92%)</t>
+          <t> (10.49%)</t>
         </is>
       </c>
       <c r="U58" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y58" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y58" s="0"/>
       <c r="Z58" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig1/Mgdv_OBp1KzfiLv7GaS7k9ufoK75by2alyuRR0bJSR3WJIS5BnvU7-gS-u_9tVxFzu2mcHty.jpg?quality=96&amp;crop=0,0,202,202&amp;as=32x32,48x48,72x72,108x108,160x160&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-36.userapi.com/s/v1/ig1/4nl07piFyjBpiTM3z2yCbWFai9WxXbBK83PrMfz8SElrzN8CQ_3NhVidJPNvVpjRi7m-0fIi.jpg?quality=96&amp;crop=0,0,1500,1500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA58" s="0" t="n">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="AB58" s="0" t="n">
-        <v>2144054</v>
+        <v>0</v>
       </c>
       <c r="AC58" s="0" t="n">
-        <v>5231</v>
+        <v>0</v>
       </c>
       <c r="AD58" s="0" t="n">
-        <v>1546</v>
+        <v>0</v>
       </c>
       <c r="AE58" s="0" t="n">
-        <v>6845</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="n">
         <v>570</v>
       </c>
       <c r="B59" s="0" t="n">
-        <v>49290489</v>
+        <v>28565318</v>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>Идеи для дома - Дизайн интерьера</t>
+          <t>Готовим вместе</t>
         </is>
       </c>
       <c r="D59" s="0" t="n">
-        <v>1176847</v>
+        <v>1518443</v>
       </c>
       <c r="E59" s="0" t="n">
-        <v>-4</v>
+        <v>-28</v>
       </c>
       <c r="F59" s="0" t="n">
-        <v>24627</v>
+        <v>86295</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>2.68</v>
+        <v>1.24</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>9185</v>
+        <v>69553</v>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>37.31%</t>
+          <t>80.65%</t>
         </is>
       </c>
       <c r="J59" s="0" t="n">
-        <v>77</v>
+        <v>219</v>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t>83.7%</t>
+          <t>86.56%</t>
         </is>
       </c>
       <c r="L59" s="0" t="n">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>10.67%</t>
         </is>
       </c>
       <c r="N59" s="0" t="n">
-        <v>92</v>
+        <v>253</v>
       </c>
       <c r="O59" s="0" t="n">
-        <v>1.15</v>
+        <v>1.38</v>
       </c>
       <c r="P59" s="0" t="n">
-        <v>92</v>
+        <v>250</v>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>98.81%</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
           <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S59" s="0" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="T59" s="0" t="inlineStr">
         <is>
-          <t> (6.52%)</t>
+          <t> (6.32%)</t>
         </is>
       </c>
       <c r="U59" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y59" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y59" s="0"/>
       <c r="Z59" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-23.userapi.com/s/v1/ig2/9dRgpwt77p4zWCigEgSg_Px_C7MoyUhankE8_y1JySqD6dqQIXUOY54WrxSzZLWGcpSOgDVqxUebS3xZ3L_l53Ni.jpg?quality=96&amp;crop=11,677,1127,1127&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-12.userapi.com/s/v1/ig1/6gh6UrorVfQxJ38Fq0iyqrPFZwv2p5OHUvNPEZTrUYh-284QjnID9npCLBcht0fGuXvvwbDP.jpg?quality=96&amp;crop=0,0,1013,1013&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA59" s="0" t="n">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="AB59" s="0" t="n">
-        <v>737161</v>
+        <v>0</v>
       </c>
       <c r="AC59" s="0" t="n">
-        <v>1058</v>
+        <v>0</v>
       </c>
       <c r="AD59" s="0" t="n">
-        <v>391</v>
+        <v>0</v>
       </c>
       <c r="AE59" s="0" t="n">
-        <v>1523</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="n">
         <v>580</v>
       </c>
       <c r="B60" s="0" t="n">
-        <v>56790798</v>
+        <v>23830580</v>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>Умные подарки</t>
+          <t>Остроумный</t>
         </is>
       </c>
       <c r="D60" s="0" t="n">
-        <v>1437511</v>
+        <v>1604428</v>
       </c>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y60" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y60" s="0"/>
       <c r="Z60" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-98.userapi.com/s/v1/ig1/feuIRqAvnIatmKIES0713lvcI0ZsSUOaayorAqtPU3sOlG0LX6cyZRym6Bf4gKZSci_f8vHY.jpg?quality=96&amp;crop=60,95,870,870&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-95.userapi.com/s/v1/ig2/gk_22ll6mnQpBVKF7LdGz_O8l8pIajcefg5pKhOu7qiM_hbhEtCT2klzS-fVEpdK9GzrJtvdkJQlGrP_5ualXo7K.jpg?quality=95&amp;crop=0,0,1016,1016&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA60" s="0" t="n">
-        <v>312</v>
+        <v>3301</v>
       </c>
       <c r="AB60" s="0" t="n">
-        <v>1079021</v>
+        <v>27304263</v>
       </c>
       <c r="AC60" s="0" t="n">
-        <v>3338</v>
+        <v>60214</v>
       </c>
       <c r="AD60" s="0" t="n">
-        <v>1293</v>
+        <v>21045</v>
       </c>
       <c r="AE60" s="0" t="n">
-        <v>4943</v>
+        <v>84560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="n">
         <v>590</v>
       </c>
       <c r="B61" s="0" t="n">
-        <v>68519692</v>
+        <v>30637940</v>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>Идеальная Хозяюшка</t>
+          <t>ROSTIC'S</t>
         </is>
       </c>
       <c r="D61" s="0" t="n">
-        <v>1585978</v>
-[...60 lines deleted...]
-      </c>
+        <v>1374252</v>
+      </c>
+      <c r="E61" s="0"/>
+      <c r="F61" s="0"/>
+      <c r="G61" s="0"/>
+      <c r="H61" s="0"/>
+      <c r="I61" s="0"/>
+      <c r="J61" s="0"/>
+      <c r="K61" s="0"/>
+      <c r="L61" s="0"/>
+      <c r="M61" s="0"/>
+      <c r="N61" s="0"/>
+      <c r="O61" s="0"/>
+      <c r="P61" s="0"/>
+      <c r="Q61" s="0"/>
+      <c r="R61" s="0"/>
+      <c r="S61" s="0"/>
+      <c r="T61" s="0"/>
       <c r="U61" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y61" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y61" s="0"/>
       <c r="Z61" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-21.userapi.com/s/v1/ig2/a9URd-LuspcCQZrCo1BkfQwDCYIlHe6Z_3msTQjfxoI_ZxKQhnWeZc6JHwOHRsCopZ4MQP-GE8uD902xl8VQ4aSI.jpg?quality=95&amp;crop=20,407,249,249&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-89.userapi.com/s/v1/ig2/-evr_eOvH0N6JtTjBxb9dkPhYOLUY0nJsYZqK7yltWLCsEM6aC7V7J7MW1aG80nl5VvsmE25-4NJbezFgiIOdMA9.jpg?quality=95&amp;crop=0,1,1079,1079&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA61" s="0" t="n">
-        <v>295</v>
+        <v>138</v>
       </c>
       <c r="AB61" s="0" t="n">
-        <v>2680478</v>
+        <v>34256</v>
       </c>
       <c r="AC61" s="0" t="n">
-        <v>4841</v>
+        <v>173</v>
       </c>
       <c r="AD61" s="0" t="n">
-        <v>3137</v>
+        <v>309</v>
       </c>
       <c r="AE61" s="0" t="n">
-        <v>8273</v>
+        <v>620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="n">
         <v>600</v>
       </c>
       <c r="B62" s="0" t="n">
-        <v>23858239</v>
+        <v>220105154</v>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>Статусы со смыслом</t>
+          <t>Хохотушка</t>
         </is>
       </c>
       <c r="D62" s="0" t="n">
-        <v>1301500</v>
+        <v>1595146</v>
       </c>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y62" s="0" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z62" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-30.userapi.com/s/v1/ig2/KIWrhpclBHqevsuu4lWI2_oPARmlO7yD-SZBXymqg70_WvaA1QShnwQ6RftP04fn9O-EiJ8XiqVHtgWrE8jBB6CA.jpg?quality=95&amp;crop=43,138,406,406&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-18.userapi.com/s/v1/ig2/sfbn4XUwLRws8z2kakDftYTpi3mIPFE194ff6IE7eVWv4ziQuNfoj_ovTaWlp2XPGP2KPCerNMYws6wnjgBTKaGU.jpg?quality=95&amp;crop=69,73,842,842&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA62" s="0" t="n">
-        <v>110</v>
+        <v>5458</v>
       </c>
       <c r="AB62" s="0" t="n">
-        <v>226974</v>
+        <v>24406567</v>
       </c>
       <c r="AC62" s="0" t="n">
-        <v>6418</v>
+        <v>34425</v>
       </c>
       <c r="AD62" s="0" t="n">
-        <v>1048</v>
+        <v>6550</v>
       </c>
       <c r="AE62" s="0" t="n">
-        <v>7576</v>
+        <v>46433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="n">
         <v>610</v>
       </c>
       <c r="B63" s="0" t="n">
-        <v>8722610</v>
+        <v>30447908</v>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>Champions Cup | ФУТБОЛ</t>
+          <t>Территория новостей</t>
         </is>
       </c>
       <c r="D63" s="0" t="n">
-        <v>1237363</v>
-[...60 lines deleted...]
-      </c>
+        <v>1244091</v>
+      </c>
+      <c r="E63" s="0"/>
+      <c r="F63" s="0"/>
+      <c r="G63" s="0"/>
+      <c r="H63" s="0"/>
+      <c r="I63" s="0"/>
+      <c r="J63" s="0"/>
+      <c r="K63" s="0"/>
+      <c r="L63" s="0"/>
+      <c r="M63" s="0"/>
+      <c r="N63" s="0"/>
+      <c r="O63" s="0"/>
+      <c r="P63" s="0"/>
+      <c r="Q63" s="0"/>
+      <c r="R63" s="0"/>
+      <c r="S63" s="0"/>
+      <c r="T63" s="0"/>
       <c r="U63" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y63" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z63" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-91.userapi.com/s/v1/ig2/-FtOHtgHxEmrEBPdtVH3JaFT3ofnBejXF7BSGENY5svRoBRSbw4LIKq0PtCDYk3TgTTrRyuzVEadDoGvWkJGXia9.jpg?quality=95&amp;crop=0,0,478,478&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-47.userapi.com/s/v1/ig2/uvwDTtARR6AYi4u1oFOT2QHZFkt3ssQ1tg2Ty6saXMgaLi91DvXCPhEJzsabjVMXEOG3_OGty5Lts4ehMrjQ2sQq.jpg?quality=95&amp;crop=0,2,496,496&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA63" s="0" t="n">
-        <v>9252</v>
+        <v>829</v>
       </c>
       <c r="AB63" s="0" t="n">
-        <v>16762502</v>
+        <v>12698324</v>
       </c>
       <c r="AC63" s="0" t="n">
-        <v>74344</v>
+        <v>6250</v>
       </c>
       <c r="AD63" s="0" t="n">
-        <v>14298</v>
+        <v>3595</v>
       </c>
       <c r="AE63" s="0" t="n">
-        <v>97894</v>
+        <v>10674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="n">
         <v>620</v>
       </c>
       <c r="B64" s="0" t="n">
-        <v>31128331</v>
+        <v>72043081</v>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>Про Авто</t>
+          <t>ЖЁСТКИЙ</t>
         </is>
       </c>
       <c r="D64" s="0" t="n">
-        <v>1325853</v>
-[...60 lines deleted...]
-      </c>
+        <v>1023530</v>
+      </c>
+      <c r="E64" s="0"/>
+      <c r="F64" s="0"/>
+      <c r="G64" s="0"/>
+      <c r="H64" s="0"/>
+      <c r="I64" s="0"/>
+      <c r="J64" s="0"/>
+      <c r="K64" s="0"/>
+      <c r="L64" s="0"/>
+      <c r="M64" s="0"/>
+      <c r="N64" s="0"/>
+      <c r="O64" s="0"/>
+      <c r="P64" s="0"/>
+      <c r="Q64" s="0"/>
+      <c r="R64" s="0"/>
+      <c r="S64" s="0"/>
+      <c r="T64" s="0"/>
       <c r="U64" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y64" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z64" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-98.userapi.com/s/v1/ig1/8XO9dHmswz2nuDqIPJbx1QKTyVTBk-yktfBTQVlNxGb9epV0YrwC6jBj-f8V58UMInG0gXu6.jpg?quality=96&amp;crop=0,0,400,400&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-14.userapi.com/s/v1/ig1/4mBuVH6BSX6p8KsOu8cfKOOpxuAFgD09d6DFxTFnHzUwI9XOl87aPXAWT-Cc48qazESsa_Uo.jpg?quality=96&amp;crop=117,30,994,994&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA64" s="0" t="n">
-        <v>3548</v>
+        <v>920</v>
       </c>
       <c r="AB64" s="0" t="n">
-        <v>13212450</v>
+        <v>4362519</v>
       </c>
       <c r="AC64" s="0" t="n">
-        <v>13490</v>
+        <v>5713</v>
       </c>
       <c r="AD64" s="0" t="n">
-        <v>7557</v>
+        <v>3418</v>
       </c>
       <c r="AE64" s="0" t="n">
-        <v>24595</v>
+        <v>10051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="n">
         <v>630</v>
       </c>
       <c r="B65" s="0" t="n">
-        <v>72043081</v>
+        <v>145826241</v>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>ЖЁСТКИЙ</t>
+          <t>Улётный юмор</t>
         </is>
       </c>
       <c r="D65" s="0" t="n">
-        <v>1025136</v>
-[...16 lines deleted...]
-      <c r="T65" s="0"/>
+        <v>1248654</v>
+      </c>
+      <c r="E65" s="0" t="n">
+        <v>-28</v>
+      </c>
+      <c r="F65" s="0" t="n">
+        <v>699247</v>
+      </c>
+      <c r="G65" s="0" t="n">
+        <v>6.92</v>
+      </c>
+      <c r="H65" s="0" t="n">
+        <v>100978</v>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>14.45%</t>
+        </is>
+      </c>
+      <c r="J65" s="0" t="n">
+        <v>45</v>
+      </c>
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t>28.66%</t>
+        </is>
+      </c>
+      <c r="L65" s="0" t="n">
+        <v>102</v>
+      </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t>64.97%</t>
+        </is>
+      </c>
+      <c r="N65" s="0" t="n">
+        <v>157</v>
+      </c>
+      <c r="O65" s="0" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="P65" s="0" t="n">
+        <v>153</v>
+      </c>
+      <c r="Q65" s="0" t="inlineStr">
+        <is>
+          <t>97.45%</t>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t>Екатеринбург</t>
+        </is>
+      </c>
+      <c r="S65" s="0" t="n">
+        <v>5</v>
+      </c>
+      <c r="T65" s="0" t="inlineStr">
+        <is>
+          <t> (3.18%)</t>
+        </is>
+      </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z65" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-14.userapi.com/s/v1/ig1/4mBuVH6BSX6p8KsOu8cfKOOpxuAFgD09d6DFxTFnHzUwI9XOl87aPXAWT-Cc48qazESsa_Uo.jpg?quality=96&amp;crop=117,30,994,994&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-86.userapi.com/s/v1/ig2/MI5d_v3hXYQUF2ieRuOoMOMmbMzWwfGszvNnN-86g4hUY8sYVxHFMATQfuImXjSwdPqv65OgfYQdud66Y0BTAcmB.jpg?quality=96&amp;crop=21,435,1335,1335&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA65" s="0" t="n">
-        <v>1668</v>
+        <v>1964</v>
       </c>
       <c r="AB65" s="0" t="n">
-        <v>5798300</v>
+        <v>10288474</v>
       </c>
       <c r="AC65" s="0" t="n">
-        <v>10271</v>
+        <v>9258</v>
       </c>
       <c r="AD65" s="0" t="n">
-        <v>4362</v>
+        <v>14289</v>
       </c>
       <c r="AE65" s="0" t="n">
-        <v>16301</v>
+        <v>25511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="n">
         <v>640</v>
       </c>
       <c r="B66" s="0" t="n">
-        <v>145826241</v>
+        <v>211267466</v>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>Улётный юмор</t>
+          <t>ЛИТВИН</t>
         </is>
       </c>
       <c r="D66" s="0" t="n">
-        <v>1250365</v>
-[...60 lines deleted...]
-      </c>
+        <v>1517847</v>
+      </c>
+      <c r="E66" s="0"/>
+      <c r="F66" s="0"/>
+      <c r="G66" s="0"/>
+      <c r="H66" s="0"/>
+      <c r="I66" s="0"/>
+      <c r="J66" s="0"/>
+      <c r="K66" s="0"/>
+      <c r="L66" s="0"/>
+      <c r="M66" s="0"/>
+      <c r="N66" s="0"/>
+      <c r="O66" s="0"/>
+      <c r="P66" s="0"/>
+      <c r="Q66" s="0"/>
+      <c r="R66" s="0"/>
+      <c r="S66" s="0"/>
+      <c r="T66" s="0"/>
       <c r="U66" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y66" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>24.05.2026</t>
         </is>
       </c>
       <c r="Z66" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-86.userapi.com/s/v1/ig2/MI5d_v3hXYQUF2ieRuOoMOMmbMzWwfGszvNnN-86g4hUY8sYVxHFMATQfuImXjSwdPqv65OgfYQdud66Y0BTAcmB.jpg?quality=96&amp;crop=21,435,1335,1335&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-18.userapi.com/s/v1/ig2/TB5zObcknAcNiZjnr9e1KU-l4B88GqiguRXQqEbRCixaD-YA7PIJYJFNpRqH9Ca8XTclwGpHCODVxLX9YIpjkm-L.jpg?quality=95&amp;crop=14,10,428,428&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA66" s="0" t="n">
-        <v>2054</v>
+        <v>83</v>
       </c>
       <c r="AB66" s="0" t="n">
-        <v>4412303</v>
+        <v>194246</v>
       </c>
       <c r="AC66" s="0" t="n">
-        <v>10277</v>
+        <v>368</v>
       </c>
       <c r="AD66" s="0" t="n">
-        <v>6101</v>
+        <v>13</v>
       </c>
       <c r="AE66" s="0" t="n">
-        <v>18432</v>
+        <v>464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="n">
         <v>650</v>
       </c>
       <c r="B67" s="0" t="n">
-        <v>211267466</v>
+        <v>27797026</v>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>ЛИТВИН</t>
+          <t>Полезное образование | Интеллектуариум</t>
         </is>
       </c>
       <c r="D67" s="0" t="n">
-        <v>1523769</v>
-[...16 lines deleted...]
-      <c r="T67" s="0"/>
+        <v>1527487</v>
+      </c>
+      <c r="E67" s="0" t="n">
+        <v>-47</v>
+      </c>
+      <c r="F67" s="0" t="n">
+        <v>202169</v>
+      </c>
+      <c r="G67" s="0" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="H67" s="0" t="n">
+        <v>105156</v>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t>52.08%</t>
+        </is>
+      </c>
+      <c r="J67" s="0" t="n">
+        <v>48</v>
+      </c>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t>58.54%</t>
+        </is>
+      </c>
+      <c r="L67" s="0" t="n">
+        <v>26</v>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t>31.71%</t>
+        </is>
+      </c>
+      <c r="N67" s="0" t="n">
+        <v>82</v>
+      </c>
+      <c r="O67" s="0" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="P67" s="0" t="n">
+        <v>80</v>
+      </c>
+      <c r="Q67" s="0" t="inlineStr">
+        <is>
+          <t>97.56%</t>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t>Санкт-Петербург</t>
+        </is>
+      </c>
+      <c r="S67" s="0" t="n">
+        <v>11</v>
+      </c>
+      <c r="T67" s="0" t="inlineStr">
+        <is>
+          <t> (13.41%)</t>
+        </is>
+      </c>
       <c r="U67" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y67" s="0" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z67" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-18.userapi.com/s/v1/ig2/TB5zObcknAcNiZjnr9e1KU-l4B88GqiguRXQqEbRCixaD-YA7PIJYJFNpRqH9Ca8XTclwGpHCODVxLX9YIpjkm-L.jpg?quality=95&amp;crop=14,10,428,428&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-30.userapi.com/s/v1/ig2/TT2B1AgRhCaiF52z9vdiiQCgZPs2vF0_BGoKeKy9OudyU3z0Gvgc2P0MYIsI1OQuEXk9h2RP-kUQFpp7VIv4yzIY.jpg?quality=96&amp;crop=126,126,748,748&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA67" s="0" t="n">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="AB67" s="0" t="n">
-        <v>0</v>
+        <v>2078925</v>
       </c>
       <c r="AC67" s="0" t="n">
-        <v>0</v>
+        <v>3438</v>
       </c>
       <c r="AD67" s="0" t="n">
-        <v>0</v>
+        <v>2041</v>
       </c>
       <c r="AE67" s="0" t="n">
-        <v>0</v>
+        <v>5815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="n">
         <v>660</v>
       </c>
       <c r="B68" s="0" t="n">
-        <v>222699267</v>
+        <v>139923997</v>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Золотая Эстрада</t>
+          <t>FEMALE MEMES</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
-        <v>1560201</v>
-[...16 lines deleted...]
-      <c r="T68" s="0"/>
+        <v>1535976</v>
+      </c>
+      <c r="E68" s="0" t="n">
+        <v>-127</v>
+      </c>
+      <c r="F68" s="0" t="n">
+        <v>53673</v>
+      </c>
+      <c r="G68" s="0" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="H68" s="0" t="n">
+        <v>38609</v>
+      </c>
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t>71.94%</t>
+        </is>
+      </c>
+      <c r="J68" s="0" t="n">
+        <v>680</v>
+      </c>
+      <c r="K68" s="0" t="inlineStr">
+        <is>
+          <t>75.3%</t>
+        </is>
+      </c>
+      <c r="L68" s="0" t="n">
+        <v>186</v>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t>20.6%</t>
+        </is>
+      </c>
+      <c r="N68" s="0" t="n">
+        <v>903</v>
+      </c>
+      <c r="O68" s="0" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="P68" s="0" t="n">
+        <v>893</v>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t>98.89%</t>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S68" s="0" t="n">
+        <v>73</v>
+      </c>
+      <c r="T68" s="0" t="inlineStr">
+        <is>
+          <t> (8.08%)</t>
+        </is>
+      </c>
       <c r="U68" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y68" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z68" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig2/FcOJWisewnHvsXTUyqtWARqOW08hr1l-9Re2rdWIvGzkvhChNkvwV_-aUxx3Pz4zASLDr9Xy49IHxKbOR4xNikFN.jpg?quality=95&amp;crop=288,250,1024,1024&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-17.userapi.com/s/v1/ig2/vOAZ33fdtLlNgF2gdUjgbypjuNURvGt5Pfr4047F7QQKS402nqrc518BfQXpAo79ulsE54hjy56jY0hK3wmXn4f-.jpg?quality=95&amp;crop=0,0,1992,1992&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA68" s="0" t="n">
-        <v>682</v>
+        <v>1555</v>
       </c>
       <c r="AB68" s="0" t="n">
-        <v>3420127</v>
+        <v>5113456</v>
       </c>
       <c r="AC68" s="0" t="n">
-        <v>9087</v>
+        <v>150477</v>
       </c>
       <c r="AD68" s="0" t="n">
-        <v>2540</v>
+        <v>100525</v>
       </c>
       <c r="AE68" s="0" t="n">
-        <v>12309</v>
+        <v>252557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="n">
         <v>670</v>
       </c>
       <c r="B69" s="0" t="n">
-        <v>105697662</v>
+        <v>133474016</v>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Готовлю вкусно, кушаю с удовольствием!</t>
+          <t>Капелька женского юмора</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>1332124</v>
+        <v>1495327</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>-4</v>
+        <v>51</v>
       </c>
       <c r="F69" s="0" t="n">
-        <v>119878</v>
+        <v>273873</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>2.14</v>
+        <v>2.19</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>56136</v>
+        <v>124863</v>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>46.73%</t>
+          <t>45.66%</t>
         </is>
       </c>
       <c r="J69" s="0" t="n">
-        <v>141</v>
+        <v>929</v>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>91.56%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="L69" s="0" t="n">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>5.84%</t>
+          <t>7.61%</t>
         </is>
       </c>
       <c r="N69" s="0" t="n">
-        <v>154</v>
+        <v>1012</v>
       </c>
       <c r="O69" s="0" t="n">
-        <v>1.19</v>
+        <v>1.09</v>
       </c>
       <c r="P69" s="0" t="n">
-        <v>152</v>
+        <v>992</v>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
-          <t>98.7%</t>
+          <t>98.02%</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S69" s="0" t="n">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="T69" s="0" t="inlineStr">
         <is>
-          <t> (3.9%)</t>
+          <t> (4.55%)</t>
         </is>
       </c>
       <c r="U69" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y69" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z69" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-89.userapi.com/s/v1/ig2/PVgv9oS5ro6KknF-PMnbmnixuLKtkr7jIfcXIu567XwEq7YfZ-hNSmReC3RdXeb0MLYAq3ru8DZGvn3bDgu1VMq5.jpg?quality=96&amp;crop=0,0,249,249&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-29.userapi.com/s/v1/ig2/SRN5_O8pepJ9SZaMrw47vWzhv0fCXvc-HWFVvfVHfy0VRu6cTJx7JncbzuvqA01D35Z4SaOJxOcY0H2NoklDy2vz.jpg?quality=95&amp;crop=30,45,941,941&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA69" s="0" t="n">
-        <v>695</v>
+        <v>3341</v>
       </c>
       <c r="AB69" s="0" t="n">
-        <v>3817141</v>
+        <v>543842</v>
       </c>
       <c r="AC69" s="0" t="n">
-        <v>13195</v>
+        <v>280428</v>
       </c>
       <c r="AD69" s="0" t="n">
-        <v>20394</v>
+        <v>134169</v>
       </c>
       <c r="AE69" s="0" t="n">
-        <v>34284</v>
+        <v>417938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="n">
         <v>680</v>
       </c>
       <c r="B70" s="0" t="n">
-        <v>45179125</v>
+        <v>85462593</v>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>Анекдоты</t>
+          <t>ДЕТСКИЕ ПОДЕЛКИ</t>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>1447047</v>
+        <v>1412625</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>-19</v>
+        <v>-11</v>
       </c>
       <c r="F70" s="0" t="n">
-        <v>77378</v>
+        <v>29087</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>1.02</v>
+        <v>1.84</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>75857</v>
+        <v>15812</v>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>98.04%</t>
+          <t>54.35%</t>
         </is>
       </c>
       <c r="J70" s="0" t="n">
-        <v>70</v>
+        <v>245</v>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>45.45%</t>
+          <t>92.45%</t>
         </is>
       </c>
       <c r="L70" s="0" t="n">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>54.55%</t>
+          <t>3.02%</t>
         </is>
       </c>
       <c r="N70" s="0" t="n">
-        <v>154</v>
+        <v>265</v>
       </c>
       <c r="O70" s="0" t="n">
-        <v>1.13</v>
+        <v>1.26</v>
       </c>
       <c r="P70" s="0" t="n">
-        <v>145</v>
+        <v>257</v>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
-          <t>94.16%</t>
+          <t>96.98%</t>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
-          <t>Новосибирск</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S70" s="0" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="T70" s="0" t="inlineStr">
         <is>
-          <t> (3.25%)</t>
+          <t> (3.4%)</t>
         </is>
       </c>
       <c r="U70" s="0" t="inlineStr">
         <is>
-          <t>только комменты</t>
+          <t> </t>
         </is>
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y70" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z70" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-21.userapi.com/s/v1/ig1/b5UdgWHjGTfvWS76WqyhQi3AjADYIufS_I0n4T_Q6Db4ING4HMewsuwZ_g8PC8xpDyxp8Ek1.jpg?quality=96&amp;crop=0,0,1500,1500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-56.userapi.com/s/v1/ig2/Piu052ZhLGraTh1MsFK8Mjq7sXlswkeHJ8ONhdtEOOJtEOjZ5kjBDjwTTgHBPfYqxOSaLgsdPJ1AhH6RNgCODMhA.jpg?quality=96&amp;crop=0,44,284,284&amp;as=32x32,48x48,72x72,108x108,160x160,240x240&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA70" s="0" t="n">
-        <v>1101</v>
+        <v>0</v>
       </c>
       <c r="AB70" s="0" t="n">
-        <v>11469958</v>
+        <v>542765</v>
       </c>
       <c r="AC70" s="0" t="n">
-        <v>18467</v>
+        <v>1113</v>
       </c>
       <c r="AD70" s="0" t="n">
-        <v>6521</v>
+        <v>1062</v>
       </c>
       <c r="AE70" s="0" t="n">
-        <v>26089</v>
+        <v>2175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="n">
         <v>690</v>
       </c>
       <c r="B71" s="0" t="n">
-        <v>2611</v>
+        <v>223016625</v>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>Samsung</t>
+          <t>НеСМИ</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>1094828</v>
+        <v>1491733</v>
       </c>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
           <t>группа</t>
         </is>
       </c>
       <c r="Y71" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z71" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-55.userapi.com/s/v1/ig2/fg8b49CwzQocuuvNeVnW-FOcwMFVP3pZ7PcRAWtl85tq2DVuwBd1ULPU4Ug3te3MsvXXJhH7LfB9CUaJcUnKP_6L.jpg?quality=95&amp;crop=0,3,951,951&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-84.userapi.com/s/v1/ig2/Sk6ed_OPYt8V74Oa-OL7eaGlH8-dFaBoMiaxxYW_BesuVVfzcPAY3z3WDqfoxKLWzYt4T8wPkI6WlEql61Ze_0Pd.jpg?quality=95&amp;crop=0,0,800,800&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA71" s="0" t="n">
-        <v>430</v>
+        <v>678</v>
       </c>
       <c r="AB71" s="0" t="n">
-        <v>561185</v>
+        <v>3472142</v>
       </c>
       <c r="AC71" s="0" t="n">
-        <v>3480</v>
+        <v>5392</v>
       </c>
       <c r="AD71" s="0" t="n">
-        <v>318</v>
+        <v>1007</v>
       </c>
       <c r="AE71" s="0" t="n">
-        <v>4228</v>
+        <v>7077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="n">
         <v>700</v>
       </c>
       <c r="B72" s="0" t="n">
-        <v>21755531</v>
+        <v>41594691</v>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>Новинки Музыки 2026 | Новые Песни</t>
+          <t>Стерва</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>1143863</v>
+        <v>1415460</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>11</v>
+        <v>-61</v>
       </c>
       <c r="F72" s="0" t="n">
-        <v>40752</v>
+        <v>106704</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>38805</v>
+        <v>97917</v>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>95.24%</t>
+          <t>91.74%</t>
         </is>
       </c>
       <c r="J72" s="0" t="n">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
-          <t>55.35%</t>
+          <t>73.79%</t>
         </is>
       </c>
       <c r="L72" s="0" t="n">
-        <v>140</v>
+        <v>59</v>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>42.81%</t>
+          <t>23.79%</t>
         </is>
       </c>
       <c r="N72" s="0" t="n">
-        <v>327</v>
+        <v>248</v>
       </c>
       <c r="O72" s="0" t="n">
-        <v>1.28</v>
+        <v>1.08</v>
       </c>
       <c r="P72" s="0" t="n">
-        <v>321</v>
+        <v>245</v>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
-          <t>98.17%</t>
+          <t>98.79%</t>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S72" s="0" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="T72" s="0" t="inlineStr">
         <is>
-          <t> (3.67%)</t>
+          <t> (4.03%)</t>
         </is>
       </c>
       <c r="U72" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
-          <t>группа</t>
+          <t>страница</t>
         </is>
       </c>
       <c r="Y72" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z72" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-83.userapi.com/s/v1/ig2/HCd_XLd8RjII-SZQYZ7qZ53DybaeF7-a5hbtLF_K0PvcxdTGouSJTYPYbjOTMbtE8tt_Tj-UPIlk63BGQHTAwllm.jpg?quality=95&amp;crop=0,2,1278,1278&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-19.userapi.com/s/v1/ig2/X0JDL2emAOD6nty-U2OG6_E8FT1qa4oZ-VSG3gDfkdGdhVJkShxJIlJ62kFnojaNUdenByruAFgSZYFu7uHYPBkJ.jpg?quality=95&amp;crop=178,574,772,772&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA72" s="0" t="n">
-        <v>350</v>
+        <v>428</v>
       </c>
       <c r="AB72" s="0" t="n">
-        <v>2785210</v>
+        <v>5660184</v>
       </c>
       <c r="AC72" s="0" t="n">
-        <v>2451</v>
+        <v>4687</v>
       </c>
       <c r="AD72" s="0" t="n">
-        <v>682</v>
+        <v>871</v>
       </c>
       <c r="AE72" s="0" t="n">
-        <v>3483</v>
+        <v>5986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="n">
         <v>710</v>
       </c>
       <c r="B73" s="0" t="n">
-        <v>187856589</v>
+        <v>62579072</v>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>Подарки с сюрпризами</t>
+          <t>станция №12</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>1452390</v>
-[...60 lines deleted...]
-      </c>
+        <v>1381429</v>
+      </c>
+      <c r="E73" s="0"/>
+      <c r="F73" s="0"/>
+      <c r="G73" s="0"/>
+      <c r="H73" s="0"/>
+      <c r="I73" s="0"/>
+      <c r="J73" s="0"/>
+      <c r="K73" s="0"/>
+      <c r="L73" s="0"/>
+      <c r="M73" s="0"/>
+      <c r="N73" s="0"/>
+      <c r="O73" s="0"/>
+      <c r="P73" s="0"/>
+      <c r="Q73" s="0"/>
+      <c r="R73" s="0"/>
+      <c r="S73" s="0"/>
+      <c r="T73" s="0"/>
       <c r="U73" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y73" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="Z73" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-86.userapi.com/s/v1/ig2/ZflgyBWrGM08BXBo5g2pLpuEDXYK2IC_YfKb1loeWEgBhqGW96RrzAlVkhpobqaITdoUNiGCDSRtik7n13aOCKOV.jpg?quality=95&amp;crop=55,41,590,590&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-54.userapi.com/s/v1/ig1/avLK6m6VqWUkrKKS33OxI3qfzSd_z6MGGSPPoh3A5CDcje0Mhyjn-X252-bAxcIWZK9WMAuE.jpg?quality=96&amp;crop=447,0,1496,1496&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA73" s="0" t="n">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AB73" s="0" t="n">
-        <v>777579</v>
+        <v>1979480</v>
       </c>
       <c r="AC73" s="0" t="n">
-        <v>13170</v>
+        <v>10839</v>
       </c>
       <c r="AD73" s="0" t="n">
-        <v>1910</v>
+        <v>2467</v>
       </c>
       <c r="AE73" s="0" t="n">
-        <v>15184</v>
+        <v>13415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="n">
         <v>720</v>
       </c>
       <c r="B74" s="0" t="n">
-        <v>156197485</v>
+        <v>60109889</v>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>Тайный Купидон</t>
+          <t>Ностальгия.</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>1339027</v>
+        <v>1000265</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>-11</v>
+        <v>-47</v>
       </c>
       <c r="F74" s="0" t="n">
-        <v>36544</v>
+        <v>125231</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>2.03</v>
+        <v>1.02</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>17963</v>
+        <v>123207</v>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>49.26%</t>
+          <t>98.04%</t>
         </is>
       </c>
       <c r="J74" s="0" t="n">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>37.22%</t>
+          <t>33.77%</t>
         </is>
       </c>
       <c r="L74" s="0" t="n">
-        <v>194</v>
+        <v>95</v>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>62.78%</t>
+          <t>62.91%</t>
         </is>
       </c>
       <c r="N74" s="0" t="n">
-        <v>309</v>
+        <v>151</v>
       </c>
       <c r="O74" s="0" t="n">
-        <v>1.11</v>
+        <v>1.26</v>
       </c>
       <c r="P74" s="0" t="n">
-        <v>301</v>
+        <v>150</v>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
-          <t>97.41%</t>
+          <t>99.34%</t>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
-          <t>Москва</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S74" s="0" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="T74" s="0" t="inlineStr">
         <is>
-          <t> (7.12%)</t>
+          <t> (7.95%)</t>
         </is>
       </c>
       <c r="U74" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y74" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z74" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig2/nFgYC7wvnCmZoUZRMpX8wx2V269DAH5xVat6POfBpAMDbjZbh9yY-VmU_04uZMTyglkewE13FKGKcOZlj_bk_RNQ.jpg?quality=95&amp;crop=0,0,1280,1280&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-30.userapi.com/s/v1/ig2/tLLJTPuRpS_Vu2-A41VHFnMg5qtQAW1wIY-5R-Zbszfr9CsT4zbNjqIV1TRDRo8KbjKp5H2k0ytTgfcrcPkGMaz3.jpg?quality=96&amp;crop=129,353,468,468&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA74" s="0" t="n">
-        <v>489</v>
+        <v>2004</v>
       </c>
       <c r="AB74" s="0" t="n">
-        <v>360763</v>
+        <v>4450701</v>
       </c>
       <c r="AC74" s="0" t="n">
-        <v>154239</v>
+        <v>16459</v>
       </c>
       <c r="AD74" s="0" t="n">
-        <v>79569</v>
+        <v>2068</v>
       </c>
       <c r="AE74" s="0" t="n">
-        <v>234297</v>
+        <v>20531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="n">
         <v>730</v>
       </c>
       <c r="B75" s="0" t="n">
-        <v>64033486</v>
+        <v>33118207</v>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>ЖЕНСКИЙ ЮМОР ЛЖЮ</t>
+          <t>Warface</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>1186049</v>
-[...60 lines deleted...]
-      </c>
+        <v>1487884</v>
+      </c>
+      <c r="E75" s="0"/>
+      <c r="F75" s="0"/>
+      <c r="G75" s="0"/>
+      <c r="H75" s="0"/>
+      <c r="I75" s="0"/>
+      <c r="J75" s="0"/>
+      <c r="K75" s="0"/>
+      <c r="L75" s="0"/>
+      <c r="M75" s="0"/>
+      <c r="N75" s="0"/>
+      <c r="O75" s="0"/>
+      <c r="P75" s="0"/>
+      <c r="Q75" s="0"/>
+      <c r="R75" s="0"/>
+      <c r="S75" s="0"/>
+      <c r="T75" s="0"/>
       <c r="U75" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y75" s="0" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z75" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-98.userapi.com/s/v1/ig2/PccHoWzLbx_3-YIITclmDenYLvD2kWCDbQuNtcA7mXInhHC2CLLHdu4TGpaP1yEBNfJnri7rSboF7CXCh_CbG-Z2.jpg?quality=95&amp;crop=420,1,1079,1079&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-22.userapi.com/s/v1/ig2/WCDxbGGh76nhsxMqWzn1ZfZL061JL-zLijyfrGJpuUdvb5bOrRmTIKIHZgVbmuo9UZiK7xlWf9fmPSk0cBVOQ6Y7.jpg?quality=95&amp;crop=0,0,500,500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA75" s="0" t="n">
-        <v>10</v>
+        <v>83401</v>
       </c>
       <c r="AB75" s="0" t="n">
-        <v>1619</v>
+        <v>4661586</v>
       </c>
       <c r="AC75" s="0" t="n">
-        <v>873</v>
+        <v>52758</v>
       </c>
       <c r="AD75" s="0" t="n">
-        <v>749</v>
+        <v>8617</v>
       </c>
       <c r="AE75" s="0" t="n">
-        <v>1632</v>
+        <v>144776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="n">
         <v>740</v>
       </c>
       <c r="B76" s="0" t="n">
-        <v>49119600</v>
+        <v>30318830</v>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>БЫСТРЫЕ РЕЦЕПТЫ  / Обед за 30 минут</t>
+          <t>Забавный</t>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>1068463</v>
+        <v>1402972</v>
       </c>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y76" s="0" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z76" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-14.userapi.com/s/v1/ig2/AgKMkzw8IqggB0cDf_6Visfm6MVVasNvtyn-noWHh1t9MKj2skeiPnGAN7q7F32mgO4f97ZB8otAPbm3ahRKxxzq.jpg?quality=95&amp;crop=18,55,407,407&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-24.userapi.com/s/v1/ig2/eA4I3upWbCtc5hgIsL0G1TPsHWnwsX3Y_gibg0WdQ-ePEiQLO304hhe9kkPR3O97GqP7jvR002CWBv8CvQksJavW.jpg?quality=95&amp;crop=0,0,1024,1024&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA76" s="0" t="n">
-        <v>1163</v>
+        <v>4725</v>
       </c>
       <c r="AB76" s="0" t="n">
-        <v>3406637</v>
+        <v>35853052</v>
       </c>
       <c r="AC76" s="0" t="n">
-        <v>5366</v>
+        <v>109515</v>
       </c>
       <c r="AD76" s="0" t="n">
-        <v>3601</v>
+        <v>34878</v>
       </c>
       <c r="AE76" s="0" t="n">
-        <v>10130</v>
+        <v>149118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="n">
         <v>750</v>
       </c>
       <c r="B77" s="0" t="n">
-        <v>31189947</v>
+        <v>76477496</v>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>Правда Жизни</t>
+          <t>ВКонтакте с авторами</t>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>1203334</v>
-[...60 lines deleted...]
-      </c>
+        <v>1470017</v>
+      </c>
+      <c r="E77" s="0"/>
+      <c r="F77" s="0"/>
+      <c r="G77" s="0"/>
+      <c r="H77" s="0"/>
+      <c r="I77" s="0"/>
+      <c r="J77" s="0"/>
+      <c r="K77" s="0"/>
+      <c r="L77" s="0"/>
+      <c r="M77" s="0"/>
+      <c r="N77" s="0"/>
+      <c r="O77" s="0"/>
+      <c r="P77" s="0"/>
+      <c r="Q77" s="0"/>
+      <c r="R77" s="0"/>
+      <c r="S77" s="0"/>
+      <c r="T77" s="0"/>
       <c r="U77" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
-          <t>23.11.2025</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="Z77" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig1/DW--5atx-pavi4V2-VVUfD0z_Ka3Lhi3gCIJaXecF-Vpa3D4mEUycDQTzW4DakE1Kv3fYfmq.jpg?quality=96&amp;crop=0,0,396,396&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-38.userapi.com/s/v1/ig2/xaczcooyqlQC1GeJFKPEkK39zjrs0Mdf1Pp3MsAM16EMtg4qhOemSVYEHuopRGCZCRrU3FP2PsBohnkXaGxV-iui.jpg?quality=95&amp;crop=0,0,800,800&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA77" s="0" t="n">
-        <v>0</v>
+        <v>6343</v>
       </c>
       <c r="AB77" s="0" t="n">
-        <v>0</v>
+        <v>844324</v>
       </c>
       <c r="AC77" s="0" t="n">
-        <v>0</v>
+        <v>1948</v>
       </c>
       <c r="AD77" s="0" t="n">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="AE77" s="0" t="n">
-        <v>0</v>
+        <v>8959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="n">
         <v>760</v>
       </c>
       <c r="B78" s="0" t="n">
-        <v>138259541</v>
+        <v>124668503</v>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>Смешно и точка</t>
+          <t>Видео Папка</t>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>1376882</v>
-[...60 lines deleted...]
-      </c>
+        <v>1243333</v>
+      </c>
+      <c r="E78" s="0"/>
+      <c r="F78" s="0"/>
+      <c r="G78" s="0"/>
+      <c r="H78" s="0"/>
+      <c r="I78" s="0"/>
+      <c r="J78" s="0"/>
+      <c r="K78" s="0"/>
+      <c r="L78" s="0"/>
+      <c r="M78" s="0"/>
+      <c r="N78" s="0"/>
+      <c r="O78" s="0"/>
+      <c r="P78" s="0"/>
+      <c r="Q78" s="0"/>
+      <c r="R78" s="0"/>
+      <c r="S78" s="0"/>
+      <c r="T78" s="0"/>
       <c r="U78" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y78" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z78" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-20.userapi.com/s/v1/ig2/SLeRdP2g4McXVI_dbOrUrxZ7tnCu1DeJ0GKPu5pfxljxKqkLVXerb4eloqndtchnCfPxG30KY1npgtjwginukF3K.jpg?quality=95&amp;crop=324,284,2152,2152&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-27.userapi.com/s/v1/ig2/BmySQ6itidr7mcnHgXEHgjgHlcyA3UmStV_TFyjST0SlUvCpOb2W3zQmPYlm2Nm5R5gUmNiigHq0QOmHi3aRxbbn.jpg?quality=95&amp;crop=0,0,2000,2000&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA78" s="0" t="n">
-        <v>1598</v>
+        <v>1281</v>
       </c>
       <c r="AB78" s="0" t="n">
-        <v>4826558</v>
+        <v>10392583</v>
       </c>
       <c r="AC78" s="0" t="n">
-        <v>10064</v>
+        <v>39188</v>
       </c>
       <c r="AD78" s="0" t="n">
-        <v>8431</v>
+        <v>16863</v>
       </c>
       <c r="AE78" s="0" t="n">
-        <v>20093</v>
+        <v>57332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="n">
         <v>770</v>
       </c>
       <c r="B79" s="0" t="n">
-        <v>221254222</v>
+        <v>36092580</v>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>Мамина хохотушка</t>
+          <t>Леонардо Давинчик - Знакомства</t>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>1377868</v>
-[...16 lines deleted...]
-      <c r="T79" s="0"/>
+        <v>1302961</v>
+      </c>
+      <c r="E79" s="0" t="n">
+        <v>-18</v>
+      </c>
+      <c r="F79" s="0" t="n">
+        <v>28635</v>
+      </c>
+      <c r="G79" s="0" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="H79" s="0" t="n">
+        <v>3293</v>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t>11.49%</t>
+        </is>
+      </c>
+      <c r="J79" s="0" t="n">
+        <v>184</v>
+      </c>
+      <c r="K79" s="0" t="inlineStr">
+        <is>
+          <t>44.34%</t>
+        </is>
+      </c>
+      <c r="L79" s="0" t="n">
+        <v>227</v>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t>54.7%</t>
+        </is>
+      </c>
+      <c r="N79" s="0" t="n">
+        <v>415</v>
+      </c>
+      <c r="O79" s="0" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="P79" s="0" t="n">
+        <v>365</v>
+      </c>
+      <c r="Q79" s="0" t="inlineStr">
+        <is>
+          <t>87.95%</t>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S79" s="0" t="n">
+        <v>10</v>
+      </c>
+      <c r="T79" s="0" t="inlineStr">
+        <is>
+          <t> (2.41%)</t>
+        </is>
+      </c>
       <c r="U79" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V79" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W79" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X79" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y79" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z79" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-83.userapi.com/s/v1/ig2/XsKqKxFNMyYVFJJsh3_siBmQMiGdL-9BmHbcJ3FWwvdqmryXL3PL3rA6VwYA13dvyQvGQ4Vb9SpgyLB-a7FTSU05.jpg?quality=95&amp;crop=0,0,500,500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-96.userapi.com/s/v1/ig2/EHTJ-nbSCU9XdV0TJr_m_SmsARway3emS4BW1dP6HRtyzBZfLsAbv2zXU65HuBFarVPRd2FtfHadq71hnxiU8gu2.jpg?quality=95&amp;crop=46,258,772,772&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA79" s="0" t="n">
-        <v>2122</v>
+        <v>103</v>
       </c>
       <c r="AB79" s="0" t="n">
-        <v>12334357</v>
+        <v>252563</v>
       </c>
       <c r="AC79" s="0" t="n">
-        <v>29317</v>
+        <v>210</v>
       </c>
       <c r="AD79" s="0" t="n">
-        <v>7703</v>
+        <v>63</v>
       </c>
       <c r="AE79" s="0" t="n">
-        <v>39142</v>
+        <v>376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="n">
         <v>780</v>
       </c>
       <c r="B80" s="0" t="n">
-        <v>152411051</v>
+        <v>200314428</v>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>Шеф-повар | Рецепты и хитрости</t>
+          <t>Звездный ответ</t>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>1234847</v>
+        <v>1164005</v>
       </c>
       <c r="E80" s="0" t="n">
-        <v>-15</v>
+        <v>-41</v>
       </c>
       <c r="F80" s="0" t="n">
-        <v>6767</v>
+        <v>650123</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>1.95</v>
+        <v>1.01</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>3471</v>
+        <v>646465</v>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>51.28%</t>
+          <t>99.01%</t>
         </is>
       </c>
       <c r="J80" s="0" t="n">
-        <v>17</v>
+        <v>362</v>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>62.96%</t>
+          <t>84.78%</t>
         </is>
       </c>
       <c r="L80" s="0" t="n">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>37.04%</t>
+          <t>14.99%</t>
         </is>
       </c>
       <c r="N80" s="0" t="n">
-        <v>27</v>
+        <v>427</v>
       </c>
       <c r="O80" s="0" t="n">
-        <v>1.52</v>
+        <v>1.08</v>
       </c>
       <c r="P80" s="0" t="n">
-        <v>27</v>
+        <v>423</v>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>99.06%</t>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
           <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S80" s="0" t="n">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="T80" s="0" t="inlineStr">
         <is>
-          <t> (7.41%)</t>
+          <t> (4.45%)</t>
         </is>
       </c>
       <c r="U80" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y80" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z80" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-27.userapi.com/s/v1/ig2/FoYYkfqWfjgP44gpVSDhNrvB5yzK5kmacOq-FgWOupZFI6rsa5vb-0XLGlX6qKx-hKHgeMKXumDf2xFeSwDomCHA.jpg?quality=95&amp;crop=40,222,936,936&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-47.userapi.com/s/v1/ig2/jjpDUKhBMbAyJiU9MCU5vkjG1Wdy0sSit6nHljmuzakKvVB9pJJWAHTfU31AbpFIHoMFHFBh6VAvXLaQM1H0nxCq.jpg?quality=95&amp;crop=80,80,640,640&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA80" s="0" t="n">
-        <v>50</v>
+        <v>4369</v>
       </c>
       <c r="AB80" s="0" t="n">
-        <v>931260</v>
+        <v>28413632</v>
       </c>
       <c r="AC80" s="0" t="n">
-        <v>1758</v>
+        <v>39759</v>
       </c>
       <c r="AD80" s="0" t="n">
-        <v>4068</v>
+        <v>10136</v>
       </c>
       <c r="AE80" s="0" t="n">
-        <v>5876</v>
+        <v>54264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="n">
         <v>790</v>
       </c>
       <c r="B81" s="0" t="n">
-        <v>166122107</v>
+        <v>47366412</v>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>Женщина всему голова</t>
+          <t>НОВОСТИ КИНО | ЗА КАДРОМ</t>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>1346199</v>
+        <v>1292632</v>
       </c>
       <c r="E81" s="0" t="n">
-        <v>-31</v>
+        <v>-37</v>
       </c>
       <c r="F81" s="0" t="n">
-        <v>256673</v>
+        <v>74994</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>1.88</v>
+        <v>1.02</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>136647</v>
+        <v>73399</v>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>53.19%</t>
+          <t>98.04%</t>
         </is>
       </c>
       <c r="J81" s="0" t="n">
-        <v>167</v>
+        <v>57</v>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>90.76%</t>
+          <t>27.54%</t>
         </is>
       </c>
       <c r="L81" s="0" t="n">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>9.24%</t>
+          <t>71.01%</t>
         </is>
       </c>
       <c r="N81" s="0" t="n">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="O81" s="0" t="n">
-        <v>1.09</v>
+        <v>2.29</v>
       </c>
       <c r="P81" s="0" t="n">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
-          <t>99.46%</t>
+          <t>98.55%</t>
         </is>
       </c>
       <c r="R81" s="0" t="inlineStr">
         <is>
-          <t>Санкт-Петербург</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S81" s="0" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="T81" s="0" t="inlineStr">
         <is>
-          <t> (5.98%)</t>
+          <t> (7.73%)</t>
         </is>
       </c>
       <c r="U81" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V81" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W81" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X81" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y81" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z81" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-22.userapi.com/s/v1/ig2/Psf-wJQ9hu7Ll0yVWXjRnlw_E2wT6M05IAuMhcm74-w2TarU1zJv2GdI4ovv-yaxrIoXwdTSEe6uxnKcvddAbmGy.jpg?quality=95&amp;crop=0,158,724,724&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-18.userapi.com/s/v1/ig1/-PzXlKlcPDUzHNwot4EmKwetM0bMNTT7OMr7JUvR-7Mthzi5avYq-5AOsn9lWUxglmBiUjcA.jpg?quality=96&amp;crop=345,0,600,600&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA81" s="0" t="n">
-        <v>2763</v>
+        <v>1434</v>
       </c>
       <c r="AB81" s="0" t="n">
-        <v>16017438</v>
+        <v>6787352</v>
       </c>
       <c r="AC81" s="0" t="n">
-        <v>23530</v>
+        <v>13189</v>
       </c>
       <c r="AD81" s="0" t="n">
-        <v>5062</v>
+        <v>4172</v>
       </c>
       <c r="AE81" s="0" t="n">
-        <v>31355</v>
+        <v>18795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="n">
         <v>800</v>
       </c>
       <c r="B82" s="0" t="n">
-        <v>142744083</v>
+        <v>92741129</v>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>tattoo</t>
+          <t>KIZARU | HAUNTED FAMILY</t>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>1010114</v>
-[...60 lines deleted...]
-      </c>
+        <v>1209157</v>
+      </c>
+      <c r="E82" s="0"/>
+      <c r="F82" s="0"/>
+      <c r="G82" s="0"/>
+      <c r="H82" s="0"/>
+      <c r="I82" s="0"/>
+      <c r="J82" s="0"/>
+      <c r="K82" s="0"/>
+      <c r="L82" s="0"/>
+      <c r="M82" s="0"/>
+      <c r="N82" s="0"/>
+      <c r="O82" s="0"/>
+      <c r="P82" s="0"/>
+      <c r="Q82" s="0"/>
+      <c r="R82" s="0"/>
+      <c r="S82" s="0"/>
+      <c r="T82" s="0"/>
       <c r="U82" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V82" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W82" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X82" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y82" s="0" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="Z82" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-29.userapi.com/s/v1/ig1/3CstDGUZte8v4dd7A6TXx_Ct3IhNZYW8BlD28P0wEjeWsuRAH3rgQx2Wf3k9cDYfQwMsiAez.jpg?quality=96&amp;crop=252,0,716,716&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-91.userapi.com/s/v1/ig1/N-wrAjuVI3WcFoFlfydMIoK903_0NLnkhmYRzEWwNZqExWlxWjbFJ98xftpDa2U0fpL9C5uc.jpg?quality=96&amp;crop=0,0,1024,1024&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA82" s="0" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AB82" s="0" t="n">
-        <v>106797</v>
+        <v>0</v>
       </c>
       <c r="AC82" s="0" t="n">
-        <v>740</v>
+        <v>0</v>
       </c>
       <c r="AD82" s="0" t="n">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="AE82" s="0" t="n">
-        <v>863</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="n">
         <v>810</v>
       </c>
       <c r="B83" s="0" t="n">
-        <v>31234561</v>
+        <v>222500248</v>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>Весёлый цемент</t>
+          <t>Веселая минутка</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>1077570</v>
-[...60 lines deleted...]
-      </c>
+        <v>1334577</v>
+      </c>
+      <c r="E83" s="0"/>
+      <c r="F83" s="0"/>
+      <c r="G83" s="0"/>
+      <c r="H83" s="0"/>
+      <c r="I83" s="0"/>
+      <c r="J83" s="0"/>
+      <c r="K83" s="0"/>
+      <c r="L83" s="0"/>
+      <c r="M83" s="0"/>
+      <c r="N83" s="0"/>
+      <c r="O83" s="0"/>
+      <c r="P83" s="0"/>
+      <c r="Q83" s="0"/>
+      <c r="R83" s="0"/>
+      <c r="S83" s="0"/>
+      <c r="T83" s="0"/>
       <c r="U83" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V83" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W83" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X83" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y83" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="Z83" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-22.userapi.com/s/v1/ig1/_4_RtPmwTshunXsyVf0miH2sgPtlE-VbDcHHRzOcpRwUIseFJMLYlfI6pMQaKUXBr6dqsaCY.jpg?quality=96&amp;crop=758,1141,701,701&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-28.userapi.com/s/v1/ig2/T7SOdXqihzM_pnodclYQjHF22o_y4QB9whzwLx0ESXl7b704ma9-10FyeQAozeDhx-WDz6UACDSF9BRZ-Z3jH03E.jpg?quality=95&amp;crop=0,0,972,972&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA83" s="0" t="n">
-        <v>859</v>
+        <v>447</v>
       </c>
       <c r="AB83" s="0" t="n">
-        <v>2982133</v>
+        <v>2150651</v>
       </c>
       <c r="AC83" s="0" t="n">
-        <v>4195</v>
+        <v>2485</v>
       </c>
       <c r="AD83" s="0" t="n">
-        <v>6803</v>
+        <v>517</v>
       </c>
       <c r="AE83" s="0" t="n">
-        <v>11857</v>
+        <v>3449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="n">
         <v>820</v>
       </c>
       <c r="B84" s="0" t="n">
-        <v>174738159</v>
+        <v>68995594</v>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>рифмы и мемы</t>
+          <t>HistoryPorn</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>1132260</v>
+        <v>1055161</v>
       </c>
       <c r="E84" s="0" t="n">
-        <v>-13</v>
+        <v>-72</v>
       </c>
       <c r="F84" s="0" t="n">
-        <v>25255</v>
+        <v>70573</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>1.01</v>
+        <v>1.39</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>25106</v>
+        <v>50679</v>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>99.01%</t>
+          <t>71.94%</t>
         </is>
       </c>
       <c r="J84" s="0" t="n">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>16.13%</t>
+          <t>13.08%</t>
         </is>
       </c>
       <c r="L84" s="0" t="n">
-        <v>25</v>
+        <v>207</v>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>80.65%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="N84" s="0" t="n">
-        <v>31</v>
+        <v>451</v>
       </c>
       <c r="O84" s="0" t="n">
-        <v>1.42</v>
+        <v>1.07</v>
       </c>
       <c r="P84" s="0" t="n">
-        <v>31</v>
+        <v>450</v>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>99.78%</t>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
-          <t>Казань</t>
+          <t>Москва</t>
         </is>
       </c>
       <c r="S84" s="0" t="n">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="T84" s="0" t="inlineStr">
         <is>
-          <t> (6.45%)</t>
+          <t> (4.66%)</t>
         </is>
       </c>
       <c r="U84" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V84" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W84" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X84" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y84" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="Z84" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-23.userapi.com/s/v1/ig2/LEAMXpnNoj4RJnGJ1WZoPLClsu4TfoL2vxcWb_vd4tn6os_3ogwkBAJyWt5oq27zUEEQFcFpXZ09pAdjE9qX7JlN.jpg?quality=95&amp;crop=109,0,410,410&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-47.userapi.com/s/v1/ig2/0QGOs9_2tuGx-U1IoIra2w3ePLP_PQKcX3eiY-eVxP25MMZPkN9tvK6DO473X-rKZaTHsNLF4MAaf5Hy3FsKxMO-.jpg?quality=95&amp;crop=216,56,656,656&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA84" s="0" t="n">
-        <v>353</v>
+        <v>82</v>
       </c>
       <c r="AB84" s="0" t="n">
-        <v>1746313</v>
+        <v>432124</v>
       </c>
       <c r="AC84" s="0" t="n">
-        <v>2586</v>
+        <v>1686</v>
       </c>
       <c r="AD84" s="0" t="n">
-        <v>1908</v>
+        <v>502</v>
       </c>
       <c r="AE84" s="0" t="n">
-        <v>4847</v>
+        <v>2270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="n">
         <v>830</v>
       </c>
       <c r="B85" s="0" t="n">
-        <v>177216309</v>
+        <v>63012929</v>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>GTA5RP — онлайн-игра (GTA 5 RP)</t>
+          <t>Аргумент</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>1219640</v>
-[...16 lines deleted...]
-      <c r="T85" s="0"/>
+        <v>1244192</v>
+      </c>
+      <c r="E85" s="0" t="n">
+        <v>-123</v>
+      </c>
+      <c r="F85" s="0" t="n">
+        <v>32328</v>
+      </c>
+      <c r="G85" s="0" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="H85" s="0" t="n">
+        <v>29725</v>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>91.74%</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="n">
+        <v>43</v>
+      </c>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t>30.5%</t>
+        </is>
+      </c>
+      <c r="L85" s="0" t="n">
+        <v>93</v>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t>65.96%</t>
+        </is>
+      </c>
+      <c r="N85" s="0" t="n">
+        <v>141</v>
+      </c>
+      <c r="O85" s="0" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="P85" s="0" t="n">
+        <v>141</v>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S85" s="0" t="n">
+        <v>14</v>
+      </c>
+      <c r="T85" s="0" t="inlineStr">
+        <is>
+          <t> (9.93%)</t>
+        </is>
+      </c>
       <c r="U85" s="0" t="inlineStr">
         <is>
-          <t> </t>
+          <t>только комменты</t>
         </is>
       </c>
       <c r="V85" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W85" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X85" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y85" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z85" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-15.userapi.com/s/v1/ig2/9rUK7WB9zRKRitBjQn1U_p5kLu46TZmrYRLPFTAgUETfbI7l-3v46eN0s99caP3bqGESSoL2luqK8h38Z8i25Wt_.jpg?quality=95&amp;crop=112,180,1074,1074&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-86.userapi.com/s/v1/ig2/tsUcGHv-6aUIyr1Br2AX3eVQUEJer3fn7KH7EH4HuTWpCekCTujQpuLkz07IqPXLtFPH4UhP5br4qrlrVpGQk2Hl.jpg?quality=95&amp;crop=0,0,656,656&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA85" s="0" t="n">
-        <v>0</v>
+        <v>364</v>
       </c>
       <c r="AB85" s="0" t="n">
-        <v>237390</v>
+        <v>2956542</v>
       </c>
       <c r="AC85" s="0" t="n">
-        <v>763</v>
+        <v>5920</v>
       </c>
       <c r="AD85" s="0" t="n">
-        <v>159</v>
+        <v>2173</v>
       </c>
       <c r="AE85" s="0" t="n">
-        <v>922</v>
+        <v>8457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="n">
         <v>840</v>
       </c>
       <c r="B86" s="0" t="n">
-        <v>22884714</v>
+        <v>221299000</v>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>Поддержка ВКонтакте</t>
+          <t>Юморняшки</t>
         </is>
       </c>
       <c r="D86" s="0" t="n">
-        <v>1025363</v>
+        <v>1257713</v>
       </c>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V86" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W86" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X86" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y86" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z86" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-28.userapi.com/s/v1/ig2/G92j6QGB2yBWw29R_iM0EB4_LahtG0j3MeJhRmejyUBSG7T44NyiEnhOoDmXJKMQeIgOGzonXFP_k_uovgaoROpp.jpg?quality=95&amp;crop=19,37,454,454&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-83.userapi.com/s/v1/ig2/CRQOiuOBcS0XyXheYOSDqblT374nDEBQJ6D3BERG-fvqavOxnz-aXj1YxaGyaH9ulGgz5GwDhuBmeyhGgWicL47o.jpg?quality=95&amp;crop=0,0,500,500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA86" s="0" t="n">
-        <v>4201</v>
+        <v>4713</v>
       </c>
       <c r="AB86" s="0" t="n">
-        <v>119295</v>
+        <v>17792923</v>
       </c>
       <c r="AC86" s="0" t="n">
-        <v>546</v>
+        <v>48141</v>
       </c>
       <c r="AD86" s="0" t="n">
-        <v>123</v>
+        <v>7221</v>
       </c>
       <c r="AE86" s="0" t="n">
-        <v>4870</v>
+        <v>60075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="n">
         <v>850</v>
       </c>
       <c r="B87" s="0" t="n">
-        <v>49724592</v>
+        <v>20225241</v>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>Рецепты - вкусняшки на каждый день</t>
+          <t>Т-Банк</t>
         </is>
       </c>
       <c r="D87" s="0" t="n">
-        <v>1084168</v>
-[...60 lines deleted...]
-      </c>
+        <v>1282040</v>
+      </c>
+      <c r="E87" s="0"/>
+      <c r="F87" s="0"/>
+      <c r="G87" s="0"/>
+      <c r="H87" s="0"/>
+      <c r="I87" s="0"/>
+      <c r="J87" s="0"/>
+      <c r="K87" s="0"/>
+      <c r="L87" s="0"/>
+      <c r="M87" s="0"/>
+      <c r="N87" s="0"/>
+      <c r="O87" s="0"/>
+      <c r="P87" s="0"/>
+      <c r="Q87" s="0"/>
+      <c r="R87" s="0"/>
+      <c r="S87" s="0"/>
+      <c r="T87" s="0"/>
       <c r="U87" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V87" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W87" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X87" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y87" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z87" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-19.userapi.com/s/v1/ig2/wZg8phM2lMmcCYaxWhItYc1LG7Df3q_pry482kkwif5k16Y70nV0EiPysQgZx5_doBylA0cYNKkfnPWOxUSd43ni.jpg?quality=96&amp;crop=33,33,934,934&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-27.userapi.com/s/v1/ig2/pImfEGdoJF5Ve5VZVDd1ZGe-tUFdSmqajU7KBNbWwEAWuYlIMGmnCQdbuqhTXe8x7INEkuE5zMAj7klgELkmIoSx.jpg?quality=95&amp;crop=0,3,497,497&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA87" s="0" t="n">
-        <v>268</v>
+        <v>2192</v>
       </c>
       <c r="AB87" s="0" t="n">
-        <v>4523471</v>
+        <v>1788225</v>
       </c>
       <c r="AC87" s="0" t="n">
-        <v>12544</v>
+        <v>3142</v>
       </c>
       <c r="AD87" s="0" t="n">
-        <v>11538</v>
+        <v>1405</v>
       </c>
       <c r="AE87" s="0" t="n">
-        <v>24350</v>
+        <v>6739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="n">
         <v>860</v>
       </c>
       <c r="B88" s="0" t="n">
-        <v>154607382</v>
+        <v>214059083</v>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>Здоровая Кухня  - рецепты / правильное питание</t>
+          <t>Это интересно!</t>
         </is>
       </c>
       <c r="D88" s="0" t="n">
-        <v>1170021</v>
-[...60 lines deleted...]
-      </c>
+        <v>1201825</v>
+      </c>
+      <c r="E88" s="0"/>
+      <c r="F88" s="0"/>
+      <c r="G88" s="0"/>
+      <c r="H88" s="0"/>
+      <c r="I88" s="0"/>
+      <c r="J88" s="0"/>
+      <c r="K88" s="0"/>
+      <c r="L88" s="0"/>
+      <c r="M88" s="0"/>
+      <c r="N88" s="0"/>
+      <c r="O88" s="0"/>
+      <c r="P88" s="0"/>
+      <c r="Q88" s="0"/>
+      <c r="R88" s="0"/>
+      <c r="S88" s="0"/>
+      <c r="T88" s="0"/>
       <c r="U88" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V88" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W88" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X88" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y88" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z88" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-94.userapi.com/s/v1/ig1/AyVBTH6zZRgtCYT26dUwsW9AjbFwY2xtBkpXowwlr_bOvvSCFCYKctmaT_I6Gx-6LsjtVvvY.jpg?quality=96&amp;crop=0,640,439,439&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-51.userapi.com/s/v1/ig2/t9nXQ_R9NxeW9zSAaA600UsMiVh5uPm8IF3JCvNF3t_rR4LlBUvb0wpkUxRcrydJEzJhZ45IaewuOnNMacePhIRk.jpg?quality=95&amp;crop=0,0,768,768&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA88" s="0" t="n">
-        <v>189</v>
+        <v>2420</v>
       </c>
       <c r="AB88" s="0" t="n">
-        <v>3012543</v>
+        <v>272844</v>
       </c>
       <c r="AC88" s="0" t="n">
-        <v>9000</v>
+        <v>150915</v>
       </c>
       <c r="AD88" s="0" t="n">
-        <v>9583</v>
+        <v>44289</v>
       </c>
       <c r="AE88" s="0" t="n">
-        <v>18772</v>
+        <v>197624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="n">
         <v>870</v>
       </c>
       <c r="B89" s="0" t="n">
-        <v>207729330</v>
+        <v>39128795</v>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>Мы - Пенсионеры!</t>
+          <t>Саша Белькович РЕЦЕПТЫ / ПРОСТО КУХНЯ</t>
         </is>
       </c>
       <c r="D89" s="0" t="n">
-        <v>1151814</v>
+        <v>1312594</v>
       </c>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V89" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W89" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X89" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y89" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z89" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-26.userapi.com/s/v1/ig2/wTclVcvZ-LyY8BU-YlrkmRhrYSqz7TLxriqQ21Dmz52H95gM-X5ffyFxlZe5E6QmaQt9fM5wAAy9DUOrlE3L3YvB.jpg?quality=95&amp;crop=118,48,861,861&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-54.userapi.com/s/v1/ig2/BjyBJd3tMAnuEQrsds-uhQjCJSxm5zWpaMI2VgfBaQQUPfHiEIqmrZAnN0_Tyi6Uf0hJiJsL6maiHW24kab2eWqg.jpg?quality=95&amp;crop=760,12,1088,1088&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA89" s="0" t="n">
-        <v>2957</v>
+        <v>1209</v>
       </c>
       <c r="AB89" s="0" t="n">
-        <v>3362858</v>
+        <v>1821651</v>
       </c>
       <c r="AC89" s="0" t="n">
-        <v>32954</v>
+        <v>43211</v>
       </c>
       <c r="AD89" s="0" t="n">
-        <v>2486</v>
+        <v>9966</v>
       </c>
       <c r="AE89" s="0" t="n">
-        <v>38397</v>
+        <v>54386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="n">
         <v>880</v>
       </c>
       <c r="B90" s="0" t="n">
-        <v>214451788</v>
+        <v>15722194</v>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>Деньги и успех | Багаудинов Рамазан</t>
+          <t>Комсомольская правда - KP.RU</t>
         </is>
       </c>
       <c r="D90" s="0" t="n">
-        <v>1280613</v>
+        <v>1419610</v>
       </c>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V90" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W90" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X90" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y90" s="0" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z90" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-93.userapi.com/s/v1/ig2/NtfHZl6ZOgljcxc1Irx25GVD5F61Yhodbmmf--PhMAKJTB6cEo-EzG7ck0Cx-B520chFFsFI5ApJns_d29FMeOL9.jpg?quality=95&amp;crop=97,77,875,875&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-20.userapi.com/s/v1/ig2/O_P6aT9QDynPp3oWN68Cbr7JqzC9fx8ZgrliLvTejU4GN3nku0OeztG7hIwFLyfVY7GjxHzpu7fGmyidpxIrpDDS.jpg?quality=95&amp;crop=0,0,1080,1080&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA90" s="0" t="n">
-        <v>171</v>
+        <v>662</v>
       </c>
       <c r="AB90" s="0" t="n">
-        <v>108510</v>
+        <v>3306624</v>
       </c>
       <c r="AC90" s="0" t="n">
-        <v>906</v>
+        <v>2407</v>
       </c>
       <c r="AD90" s="0" t="n">
-        <v>375</v>
+        <v>354</v>
       </c>
       <c r="AE90" s="0" t="n">
-        <v>1452</v>
+        <v>3423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="n">
         <v>890</v>
       </c>
       <c r="B91" s="0" t="n">
-        <v>112290210</v>
+        <v>124303122</v>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>Безумный Челентано</t>
+          <t>Сделай сам</t>
         </is>
       </c>
       <c r="D91" s="0" t="n">
-        <v>1016986</v>
+        <v>1031747</v>
       </c>
       <c r="E91" s="0" t="n">
-        <v>-12</v>
+        <v>81</v>
       </c>
       <c r="F91" s="0" t="n">
-        <v>28092</v>
+        <v>55032</v>
       </c>
       <c r="G91" s="0" t="n">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>27413</v>
+        <v>49498</v>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>98.04%</t>
+          <t>90.09%</t>
         </is>
       </c>
       <c r="J91" s="0" t="n">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t>16.48%</t>
+          <t>10.04%</t>
         </is>
       </c>
       <c r="L91" s="0" t="n">
-        <v>75</v>
+        <v>244</v>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>82.42%</t>
+          <t>87.46%</t>
         </is>
       </c>
       <c r="N91" s="0" t="n">
-        <v>91</v>
+        <v>279</v>
       </c>
       <c r="O91" s="0" t="n">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="P91" s="0" t="n">
-        <v>91</v>
+        <v>276</v>
       </c>
       <c r="Q91" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>98.92%</t>
         </is>
       </c>
       <c r="R91" s="0" t="inlineStr">
         <is>
           <t>Москва</t>
         </is>
       </c>
       <c r="S91" s="0" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T91" s="0" t="inlineStr">
         <is>
-          <t> (7.69%)</t>
+          <t> (2.87%)</t>
         </is>
       </c>
       <c r="U91" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V91" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W91" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X91" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y91" s="0" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z91" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-24.userapi.com/s/v1/ig1/lLZojGY1g4LzZy9fcQoZodod5v1FRRlKmgJoTbSCDyQjkaMzFA7_CfRNkOF9i5odc9p7kA.jpg?quality=96&amp;crop=6,21,600,600&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-15.userapi.com/s/v1/ig2/t8GZ41edkjWb8KIvBCsSX4qXEaaEiGgpnX_tAmViGQfrM-eJKllvxTCucb8uvzx4eXrg5_loc9lnVsDnfcqVyxfo.jpg?quality=96&amp;crop=33,33,934,934&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA91" s="0" t="n">
-        <v>422</v>
+        <v>43</v>
       </c>
       <c r="AB91" s="0" t="n">
-        <v>3619752</v>
+        <v>181965</v>
       </c>
       <c r="AC91" s="0" t="n">
-        <v>4832</v>
+        <v>1044</v>
       </c>
       <c r="AD91" s="0" t="n">
-        <v>2704</v>
+        <v>375</v>
       </c>
       <c r="AE91" s="0" t="n">
-        <v>7958</v>
+        <v>1462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="n">
         <v>900</v>
       </c>
       <c r="B92" s="0" t="n">
-        <v>132707901</v>
+        <v>80345103</v>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>Психоанализ</t>
+          <t>Good Life Inc</t>
         </is>
       </c>
       <c r="D92" s="0" t="n">
-        <v>1035486</v>
-[...16 lines deleted...]
-      <c r="T92" s="0"/>
+        <v>1051502</v>
+      </c>
+      <c r="E92" s="0" t="n">
+        <v>-36</v>
+      </c>
+      <c r="F92" s="0" t="n">
+        <v>110391</v>
+      </c>
+      <c r="G92" s="0" t="n">
+        <v>2.07</v>
+      </c>
+      <c r="H92" s="0" t="n">
+        <v>53229</v>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t>48.31%</t>
+        </is>
+      </c>
+      <c r="J92" s="0" t="n">
+        <v>17</v>
+      </c>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t>16.5%</t>
+        </is>
+      </c>
+      <c r="L92" s="0" t="n">
+        <v>81</v>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t>78.64%</t>
+        </is>
+      </c>
+      <c r="N92" s="0" t="n">
+        <v>103</v>
+      </c>
+      <c r="O92" s="0" t="n">
+        <v>1.08</v>
+      </c>
+      <c r="P92" s="0" t="n">
+        <v>99</v>
+      </c>
+      <c r="Q92" s="0" t="inlineStr">
+        <is>
+          <t>96.12%</t>
+        </is>
+      </c>
+      <c r="R92" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S92" s="0" t="n">
+        <v>5</v>
+      </c>
+      <c r="T92" s="0" t="inlineStr">
+        <is>
+          <t> (4.85%)</t>
+        </is>
+      </c>
       <c r="U92" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V92" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W92" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X92" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
-      <c r="Y92" s="0"/>
+      <c r="Y92" s="0" t="inlineStr">
+        <is>
+          <t>19.06.2026</t>
+        </is>
+      </c>
       <c r="Z92" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-14.userapi.com/s/v1/ig1/rVTTibQiPSpLufF_-kyy1M4rvMFFsz_LLKPH_goiuCFydp_sXRCxVD_9Et7xsA2LE2E-cUM_.jpg?quality=96&amp;crop=33,33,934,934&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-27.userapi.com/s/v1/ig1/w2Qanm8pp6DiXeWaXvY8oOsmoTmth3EWaJgIcidWOeQAGP4adAjcb2mhIJTDOhs2UKnyfJN7.jpg?quality=96&amp;crop=0,86,470,470&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA92" s="0" t="n">
-        <v>0</v>
+        <v>1027</v>
       </c>
       <c r="AB92" s="0" t="n">
-        <v>0</v>
+        <v>9877315</v>
       </c>
       <c r="AC92" s="0" t="n">
-        <v>0</v>
+        <v>10523</v>
       </c>
       <c r="AD92" s="0" t="n">
-        <v>0</v>
+        <v>7196</v>
       </c>
       <c r="AE92" s="0" t="n">
-        <v>0</v>
+        <v>18746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="n">
         <v>910</v>
       </c>
       <c r="B93" s="0" t="n">
-        <v>28938560</v>
+        <v>29773986</v>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>ИНТЕРЕСНЫЕ ФАКТЫ !</t>
+          <t>Уютный уголок</t>
         </is>
       </c>
       <c r="D93" s="0" t="n">
-        <v>1199329</v>
-[...60 lines deleted...]
-      </c>
+        <v>1063959</v>
+      </c>
+      <c r="E93" s="0"/>
+      <c r="F93" s="0"/>
+      <c r="G93" s="0"/>
+      <c r="H93" s="0"/>
+      <c r="I93" s="0"/>
+      <c r="J93" s="0"/>
+      <c r="K93" s="0"/>
+      <c r="L93" s="0"/>
+      <c r="M93" s="0"/>
+      <c r="N93" s="0"/>
+      <c r="O93" s="0"/>
+      <c r="P93" s="0"/>
+      <c r="Q93" s="0"/>
+      <c r="R93" s="0"/>
+      <c r="S93" s="0"/>
+      <c r="T93" s="0"/>
       <c r="U93" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V93" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W93" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X93" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y93" s="0" t="inlineStr">
         <is>
-          <t>07.02.2026</t>
+          <t>13.06.2026</t>
         </is>
       </c>
       <c r="Z93" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-47.userapi.com/s/v1/ig1/F_UeITV8mSW0gtX5Nw4Ea46cDLF6UM07eYRovndz8hxN4QjgroQdaIR9JFG8bWtNlvCYpg.jpg?quality=96&amp;crop=0,46,1024,1024&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-27.userapi.com/s/v1/ig1/UgMT8uzDDDQEIUUo1we0E0RX2lrkYVv_3LdCkstXoK6vk7UIdLMnvj2_YT3kV7UDlV5Z1L8j.jpg?quality=96&amp;crop=103,136,614,614&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA93" s="0" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="AB93" s="0" t="n">
-        <v>0</v>
+        <v>2371</v>
       </c>
       <c r="AC93" s="0" t="n">
-        <v>0</v>
+        <v>726</v>
       </c>
       <c r="AD93" s="0" t="n">
-        <v>0</v>
+        <v>589</v>
       </c>
       <c r="AE93" s="0" t="n">
-        <v>0</v>
+        <v>1326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="n">
         <v>920</v>
       </c>
       <c r="B94" s="0" t="n">
-        <v>220296592</v>
+        <v>68518743</v>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>Смех до упаду</t>
+          <t>Молодая мама</t>
         </is>
       </c>
       <c r="D94" s="0" t="n">
-        <v>1233817</v>
-[...16 lines deleted...]
-      <c r="T94" s="0"/>
+        <v>1160698</v>
+      </c>
+      <c r="E94" s="0" t="n">
+        <v>-23</v>
+      </c>
+      <c r="F94" s="0" t="n">
+        <v>84449</v>
+      </c>
+      <c r="G94" s="0" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="H94" s="0" t="n">
+        <v>28904</v>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t>34.25%</t>
+        </is>
+      </c>
+      <c r="J94" s="0" t="n">
+        <v>53</v>
+      </c>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t>58.24%</t>
+        </is>
+      </c>
+      <c r="L94" s="0" t="n">
+        <v>32</v>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>35.16%</t>
+        </is>
+      </c>
+      <c r="N94" s="0" t="n">
+        <v>91</v>
+      </c>
+      <c r="O94" s="0" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="P94" s="0" t="n">
+        <v>90</v>
+      </c>
+      <c r="Q94" s="0" t="inlineStr">
+        <is>
+          <t>98.9%</t>
+        </is>
+      </c>
+      <c r="R94" s="0" t="inlineStr">
+        <is>
+          <t>Пермь</t>
+        </is>
+      </c>
+      <c r="S94" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="T94" s="0" t="inlineStr">
+        <is>
+          <t> (2.2%)</t>
+        </is>
+      </c>
       <c r="U94" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V94" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W94" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X94" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y94" s="0" t="inlineStr">
         <is>
-          <t>07.02.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="Z94" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-47.userapi.com/s/v1/ig2/em5VoM4BfvU0ODw3kfbD0hrSmCGmccNgBdyFfIWEu6yejXU3dQal-C09LRrfGPbm95knzcU7_WNBi-tbixP97gEV.jpg?quality=95&amp;crop=0,0,920,920&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-22.userapi.com/s/v1/ig2/2c1hoJgGlTddDRiSPXfHvmwJDUowVblGVV6I3hAajW8JfYwnZfRYPYgAmw4BsYOqoc6o-k8lNWWAz3U7Q_snIzWf.jpg?quality=95&amp;crop=0,126,1027,1027&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA94" s="0" t="n">
-        <v>0</v>
+        <v>663</v>
       </c>
       <c r="AB94" s="0" t="n">
-        <v>0</v>
+        <v>1350050</v>
       </c>
       <c r="AC94" s="0" t="n">
-        <v>0</v>
+        <v>1107</v>
       </c>
       <c r="AD94" s="0" t="n">
-        <v>0</v>
+        <v>241</v>
       </c>
       <c r="AE94" s="0" t="n">
-        <v>0</v>
+        <v>2011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="n">
         <v>930</v>
       </c>
       <c r="B95" s="0" t="n">
-        <v>28556858</v>
+        <v>155590170</v>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>Бизнес цитатник</t>
+          <t>Короче, новости</t>
         </is>
       </c>
       <c r="D95" s="0" t="n">
-        <v>1195161</v>
-[...16 lines deleted...]
-      <c r="T95" s="0"/>
+        <v>1177883</v>
+      </c>
+      <c r="E95" s="0" t="n">
+        <v>-139</v>
+      </c>
+      <c r="F95" s="0" t="n">
+        <v>99022</v>
+      </c>
+      <c r="G95" s="0" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="H95" s="0" t="n">
+        <v>97845</v>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t>99.01%</t>
+        </is>
+      </c>
+      <c r="J95" s="0" t="n">
+        <v>197</v>
+      </c>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t>37.1%</t>
+        </is>
+      </c>
+      <c r="L95" s="0" t="n">
+        <v>329</v>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>61.96%</t>
+        </is>
+      </c>
+      <c r="N95" s="0" t="n">
+        <v>531</v>
+      </c>
+      <c r="O95" s="0" t="n">
+        <v>1.14</v>
+      </c>
+      <c r="P95" s="0" t="n">
+        <v>514</v>
+      </c>
+      <c r="Q95" s="0" t="inlineStr">
+        <is>
+          <t>96.8%</t>
+        </is>
+      </c>
+      <c r="R95" s="0" t="inlineStr">
+        <is>
+          <t>Москва</t>
+        </is>
+      </c>
+      <c r="S95" s="0" t="n">
+        <v>28</v>
+      </c>
+      <c r="T95" s="0" t="inlineStr">
+        <is>
+          <t> (5.27%)</t>
+        </is>
+      </c>
       <c r="U95" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V95" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W95" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X95" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y95" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z95" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-24.userapi.com/s/v1/ig2/OiPYvYNcRjl6N9GVKNQKW3ZbRc6TS8wGQt-nNnqg9iYNLYDotiwioFBuW4AVZDc_QSWIKfPnoc9sbG4G5seMFzOL.jpg?quality=95&amp;crop=0,1,499,499&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-99.userapi.com/s/v1/ig2/yvsgzwrnq2VVqjb73uqAhBXw2IWUsiE3KEWB0zpuNAXJ7A-c_aUQhM4JsRyGcBcdnxv3oC-R06BOmNApIfUtdKCN.jpg?quality=95&amp;crop=85,498,158,158&amp;as=32x32,48x48,72x72,108x108&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA95" s="0" t="n">
-        <v>588</v>
+        <v>189</v>
       </c>
       <c r="AB95" s="0" t="n">
-        <v>7617035</v>
+        <v>2692128</v>
       </c>
       <c r="AC95" s="0" t="n">
-        <v>6008</v>
+        <v>3355</v>
       </c>
       <c r="AD95" s="0" t="n">
-        <v>961</v>
+        <v>3219</v>
       </c>
       <c r="AE95" s="0" t="n">
-        <v>7557</v>
+        <v>6763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="n">
         <v>940</v>
       </c>
       <c r="B96" s="0" t="n">
-        <v>154085847</v>
+        <v>30314549</v>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>М.Косметик</t>
+          <t>ЛСП</t>
         </is>
       </c>
       <c r="D96" s="0" t="n">
-        <v>1101264</v>
+        <v>1056868</v>
       </c>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V96" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W96" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X96" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y96" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="Z96" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-17.userapi.com/s/v1/ig2/olMWpQ7YZs7b7vzcI8Wh1bv4Eui91Nhm5d8rSWWstqqetlryUr1eYq-TBLu1KJyKG4e9gh9GOMY40HsHJTN9Xj5K.jpg?quality=95&amp;crop=81,66,670,670&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-94.userapi.com/s/v1/ig2/YSh6mo15ohk4Pob5EFJKNRCM9TX7Oa7j0-MKkJPuSpMVGvZjQ66cRjOWr_XtJxUQCLUYIzbz7PH_R2461xGZdmwR.jpg?quality=95&amp;crop=177,177,1695,1695&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA96" s="0" t="n">
-        <v>41823</v>
+        <v>27</v>
       </c>
       <c r="AB96" s="0" t="n">
-        <v>2629590</v>
+        <v>77840</v>
       </c>
       <c r="AC96" s="0" t="n">
-        <v>29518</v>
+        <v>1019</v>
       </c>
       <c r="AD96" s="0" t="n">
-        <v>1718</v>
+        <v>163</v>
       </c>
       <c r="AE96" s="0" t="n">
-        <v>73059</v>
+        <v>1209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="n">
         <v>950</v>
       </c>
       <c r="B97" s="0" t="n">
-        <v>39645210</v>
+        <v>63731512</v>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>НОВЫЕ ФИЛЬМЫ</t>
+          <t>Vandrouki | Путешествия почти бесплатно (RU)</t>
         </is>
       </c>
       <c r="D97" s="0" t="n">
-        <v>1056135</v>
+        <v>1191331</v>
       </c>
       <c r="E97" s="0" t="n">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="F97" s="0" t="n">
-        <v>59649</v>
+        <v>104823</v>
       </c>
       <c r="G97" s="0" t="n">
-        <v>3.5</v>
+        <v>1.08</v>
       </c>
       <c r="H97" s="0" t="n">
-        <v>17041</v>
+        <v>96795</v>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>28.57%</t>
+          <t>92.59%</t>
         </is>
       </c>
       <c r="J97" s="0" t="n">
-        <v>18</v>
+        <v>701</v>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
-          <t>33.96%</t>
+          <t>60.85%</t>
         </is>
       </c>
       <c r="L97" s="0" t="n">
-        <v>34</v>
+        <v>385</v>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>64.15%</t>
+          <t>33.42%</t>
         </is>
       </c>
       <c r="N97" s="0" t="n">
-        <v>53</v>
+        <v>1152</v>
       </c>
       <c r="O97" s="0" t="n">
-        <v>1.11</v>
+        <v>1.4</v>
       </c>
       <c r="P97" s="0" t="n">
-        <v>53</v>
+        <v>1149</v>
       </c>
       <c r="Q97" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>99.74%</t>
         </is>
       </c>
       <c r="R97" s="0" t="inlineStr">
         <is>
-          <t>Самара</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S97" s="0" t="n">
-        <v>3</v>
+        <v>233</v>
       </c>
       <c r="T97" s="0" t="inlineStr">
         <is>
-          <t> (5.66%)</t>
+          <t> (20.23%)</t>
         </is>
       </c>
       <c r="U97" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V97" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W97" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X97" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y97" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>13.06.2026</t>
         </is>
       </c>
       <c r="Z97" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-29.userapi.com/s/v1/ig2/g9vQDhKzoZXS1ibgpfWZuveF8ThuzYtvGoUSlN07hv13J6YEG_FUYGfih-xhOzEq5DSqmkzX9eBRDk1asWdrEXv2.jpg?quality=95&amp;crop=0,18,1200,1200&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-15.userapi.com/s/v1/ig2/CCuR8sPcq9zZcb28bKs9uczZEFWhoJEkOGzGBTL9pTN377P2mGcpMIUBsbCzcHkPhXDtSGwP8Hb7apoPhgRCZi6e.jpg?quality=95&amp;crop=0,0,1080,1080&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA97" s="0" t="n">
-        <v>49</v>
+        <v>310</v>
       </c>
       <c r="AB97" s="0" t="n">
-        <v>948398</v>
+        <v>2674478</v>
       </c>
       <c r="AC97" s="0" t="n">
-        <v>644</v>
+        <v>4418</v>
       </c>
       <c r="AD97" s="0" t="n">
-        <v>1072</v>
+        <v>2252</v>
       </c>
       <c r="AE97" s="0" t="n">
-        <v>1765</v>
+        <v>6980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="n">
         <v>960</v>
       </c>
       <c r="B98" s="0" t="n">
-        <v>163759406</v>
+        <v>166850908</v>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>Я - Пенсионер</t>
+          <t>Аккаунт VK ID</t>
         </is>
       </c>
       <c r="D98" s="0" t="n">
-        <v>1143358</v>
-[...60 lines deleted...]
-      </c>
+        <v>1159955</v>
+      </c>
+      <c r="E98" s="0"/>
+      <c r="F98" s="0"/>
+      <c r="G98" s="0"/>
+      <c r="H98" s="0"/>
+      <c r="I98" s="0"/>
+      <c r="J98" s="0"/>
+      <c r="K98" s="0"/>
+      <c r="L98" s="0"/>
+      <c r="M98" s="0"/>
+      <c r="N98" s="0"/>
+      <c r="O98" s="0"/>
+      <c r="P98" s="0"/>
+      <c r="Q98" s="0"/>
+      <c r="R98" s="0"/>
+      <c r="S98" s="0"/>
+      <c r="T98" s="0"/>
       <c r="U98" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V98" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W98" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X98" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y98" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="Z98" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-22.userapi.com/s/v1/ig2/g_QsoNVkbgZbksn9L1tOdwYeXbO1Nk1t6O-Htpim90H69Z7nv83RSjws4yHx7SbfI4SmIag5C1lm2eUXOlZvLR-o.jpg?quality=95&amp;crop=15,16,1047,1047&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-86.userapi.com/s/v1/ig2/5e5-YGdBI5dMqQRtQc4dtKhdGALYX0D8q0EoXz5or405B5KICO_M2Phq_unWzZrxAVJcf0vpz_OOb5xEFDmZDRGa.jpg?quality=95&amp;crop=152,152,1226,1226&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA98" s="0" t="n">
-        <v>9287</v>
+        <v>70</v>
       </c>
       <c r="AB98" s="0" t="n">
-        <v>7227705</v>
+        <v>206636</v>
       </c>
       <c r="AC98" s="0" t="n">
-        <v>66006</v>
+        <v>1567</v>
       </c>
       <c r="AD98" s="0" t="n">
-        <v>10020</v>
+        <v>158</v>
       </c>
       <c r="AE98" s="0" t="n">
-        <v>85313</v>
+        <v>1795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="n">
         <v>970</v>
       </c>
       <c r="B99" s="0" t="n">
-        <v>209881109</v>
+        <v>51744148</v>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>Сам себе сушист</t>
+          <t>Ляйсан Утяшева</t>
         </is>
       </c>
       <c r="D99" s="0" t="n">
-        <v>1308207</v>
+        <v>1048200</v>
       </c>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V99" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W99" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X99" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y99" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="Z99" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-54.userapi.com/s/v1/ig2/gmn5kistcyYGzut-17DJLKVZIB8eLgLgYsHOgzgN4K2xWLL5s2I1adqYRrBn6VzH_tPQVEL6ukTSr3dHtTxYxwah.jpg?quality=95&amp;crop=0,0,1041,1041&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-16.userapi.com/s/v1/ig2/L5JuZP9ZYqD66zs4HwiUsmFUTgZUNwaMvR7VVTX7mx1iTpeAb3qXcLiyWGe3by-HX-JOPP6PILLAa_JqSPDoq6oB.jpg?quality=95&amp;crop=82,0,499,499&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA99" s="0" t="n">
-        <v>1207</v>
+        <v>1173</v>
       </c>
       <c r="AB99" s="0" t="n">
-        <v>491660</v>
+        <v>4892565</v>
       </c>
       <c r="AC99" s="0" t="n">
-        <v>98470</v>
+        <v>50527</v>
       </c>
       <c r="AD99" s="0" t="n">
-        <v>69077</v>
+        <v>493</v>
       </c>
       <c r="AE99" s="0" t="n">
-        <v>168754</v>
+        <v>52193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="n">
         <v>980</v>
       </c>
       <c r="B100" s="0" t="n">
-        <v>27794994</v>
+        <v>72350250</v>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>Новости Дня</t>
+          <t>Рецепты ПП: правильное питание, диетические</t>
         </is>
       </c>
       <c r="D100" s="0" t="n">
-        <v>1100758</v>
+        <v>1028901</v>
       </c>
       <c r="E100" s="0" t="n">
-        <v>-4</v>
+        <v>-42</v>
       </c>
       <c r="F100" s="0" t="n">
-        <v>38489</v>
+        <v>94903</v>
       </c>
       <c r="G100" s="0" t="n">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="H100" s="0" t="n">
-        <v>37785</v>
+        <v>61719</v>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>98.04%</t>
+          <t>64.94%</t>
         </is>
       </c>
       <c r="J100" s="0" t="n">
-        <v>32</v>
+        <v>370</v>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
-          <t>35.96%</t>
+          <t>94.39%</t>
         </is>
       </c>
       <c r="L100" s="0" t="n">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>60.67%</t>
+          <t>3.83%</t>
         </is>
       </c>
       <c r="N100" s="0" t="n">
-        <v>89</v>
+        <v>392</v>
       </c>
       <c r="O100" s="0" t="n">
-        <v>1.06</v>
+        <v>1.21</v>
       </c>
       <c r="P100" s="0" t="n">
-        <v>89</v>
+        <v>386</v>
       </c>
       <c r="Q100" s="0" t="inlineStr">
         <is>
-          <t>100%</t>
+          <t>98.47%</t>
         </is>
       </c>
       <c r="R100" s="0" t="inlineStr">
         <is>
-          <t>Новосибирск</t>
+          <t>Санкт-Петербург</t>
         </is>
       </c>
       <c r="S100" s="0" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="T100" s="0" t="inlineStr">
         <is>
-          <t> (3.37%)</t>
+          <t> (5.1%)</t>
         </is>
       </c>
       <c r="U100" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V100" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W100" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X100" s="0" t="inlineStr">
         <is>
           <t>страница</t>
         </is>
       </c>
       <c r="Y100" s="0" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="Z100" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-26.userapi.com/s/v1/ig2/WGdyUOGCfRvHYBg5kxW_NwmITBhd56wLv4iPwA6BGo1Fv6Ph11FDwXNbZlLPRUrwBI2xulqAp6oQcqBr0XmRWcF-.jpg?quality=95&amp;crop=0,0,1500,1500&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-47.userapi.com/s/v1/ig2/K_CdiIQ9JTXFGhMfT3QuclW9xTobhyLMZ9szBHDWs4va6OjB_-mHAF5yQJHT5EHjxgsu6UQRhySKUYBBdFUQycq5.jpg?quality=95&amp;crop=0,0,1080,1080&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA100" s="0" t="n">
-        <v>712</v>
+        <v>380</v>
       </c>
       <c r="AB100" s="0" t="n">
-        <v>1343840</v>
+        <v>4067347</v>
       </c>
       <c r="AC100" s="0" t="n">
-        <v>1470</v>
+        <v>6434</v>
       </c>
       <c r="AD100" s="0" t="n">
-        <v>2599</v>
+        <v>8191</v>
       </c>
       <c r="AE100" s="0" t="n">
-        <v>4781</v>
+        <v>15005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="n">
         <v>990</v>
       </c>
       <c r="B101" s="0" t="n">
-        <v>220105188</v>
+        <v>215521251</v>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>Капелька смеха</t>
+          <t>Никитина Ферма</t>
         </is>
       </c>
       <c r="D101" s="0" t="n">
-        <v>1127826</v>
+        <v>1527048</v>
       </c>
       <c r="E101" s="0"/>
       <c r="F101" s="0"/>
       <c r="G101" s="0"/>
       <c r="H101" s="0"/>
       <c r="I101" s="0"/>
       <c r="J101" s="0"/>
       <c r="K101" s="0"/>
       <c r="L101" s="0"/>
       <c r="M101" s="0"/>
       <c r="N101" s="0"/>
       <c r="O101" s="0"/>
       <c r="P101" s="0"/>
       <c r="Q101" s="0"/>
       <c r="R101" s="0"/>
       <c r="S101" s="0"/>
       <c r="T101" s="0"/>
       <c r="U101" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V101" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W101" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X101" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y101" s="0" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="Z101" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-23.userapi.com/s/v1/ig2/5xAxhzeQJJ3rZYMNb1u4Uc9LMm7FknFpyN2XpRIQsZEpTTNa7BqrNHh86acnYxDH6b85OndZdTDCe9hJfcy15fo5.jpg?quality=95&amp;crop=0,0,985,985&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun1-95.userapi.com/s/v1/ig2/xiyyxZPmqthvLScfcoVmloBMvju3C2WCJjJuWWt9aLylXXVIvccQqpy5Wf9N29VsDVsL8ZxyvjFuySNF-OKXHFKm.jpg?quality=95&amp;crop=0,1,1647,1647&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA101" s="0" t="n">
-        <v>342</v>
+        <v>23007</v>
       </c>
       <c r="AB101" s="0" t="n">
-        <v>1662250</v>
+        <v>2963168</v>
       </c>
       <c r="AC101" s="0" t="n">
-        <v>4014</v>
+        <v>993409</v>
       </c>
       <c r="AD101" s="0" t="n">
-        <v>2184</v>
+        <v>27629</v>
       </c>
       <c r="AE101" s="0" t="n">
-        <v>6540</v>
+        <v>1044045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="n">
         <v>1000</v>
       </c>
       <c r="B102" s="0" t="n">
-        <v>29314852</v>
+        <v>223363243</v>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>Мути под Музыку [MILIN project]</t>
+          <t>Юмор дня</t>
         </is>
       </c>
       <c r="D102" s="0" t="n">
-        <v>847424</v>
+        <v>1112541</v>
       </c>
       <c r="E102" s="0"/>
       <c r="F102" s="0"/>
       <c r="G102" s="0"/>
       <c r="H102" s="0"/>
       <c r="I102" s="0"/>
       <c r="J102" s="0"/>
       <c r="K102" s="0"/>
       <c r="L102" s="0"/>
       <c r="M102" s="0"/>
       <c r="N102" s="0"/>
       <c r="O102" s="0"/>
       <c r="P102" s="0"/>
       <c r="Q102" s="0"/>
       <c r="R102" s="0"/>
       <c r="S102" s="0"/>
       <c r="T102" s="0"/>
       <c r="U102" s="0" t="inlineStr">
         <is>
           <t>только комменты</t>
         </is>
       </c>
       <c r="V102" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W102" s="0" t="inlineStr">
         <is>
           <t>открытое</t>
         </is>
       </c>
       <c r="X102" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
+          <t>группа</t>
         </is>
       </c>
       <c r="Y102" s="0" t="inlineStr">
         <is>
-          <t>07.02.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="Z102" s="0" t="inlineStr">
         <is>
-          <t>https://sun1-86.userapi.com/s/v1/ig2/oNjgUhq8bvtmLOCWjBVQJFbOx8vbyjJoGzClVzMbA1lmVNpj_BGKtOa2fOasUyFM7G0T67d8MaSMrTVBynYRdpRJ.jpg?quality=95&amp;crop=0,161,554,554&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-49.userapi.com/s/v1/ig2/dSopgt1PAJFuMKJ7rD_xfayH2tqf_7lfUFIeKDqGGTi2iHwav_NNZgXEFNGSsIzaWAvtAbscFfYJCyeea1Is17gJ.jpg?quality=95&amp;crop=216,216,1728,1728&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720,1080x1080,1280x1280,1440x1440&amp;ava=1&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA102" s="0" t="n">
-        <v>0</v>
+        <v>254</v>
       </c>
       <c r="AB102" s="0" t="n">
-        <v>0</v>
+        <v>1420003</v>
       </c>
       <c r="AC102" s="0" t="n">
-        <v>0</v>
+        <v>3924</v>
       </c>
       <c r="AD102" s="0" t="n">
-        <v>0</v>
+        <v>484</v>
       </c>
       <c r="AE102" s="0" t="n">
-        <v>0</v>
+        <v>4662</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>