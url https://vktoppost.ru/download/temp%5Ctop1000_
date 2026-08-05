--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -118,51 +118,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AF102"/>
+  <dimension ref="A1:AF3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Полный список доступен в платной версии</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>id группы</t>
@@ -297,9855 +297,118 @@
         <is>
           <t>Просмотры</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Лайки</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>Репосты</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Вовлеченность</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="n">
         <v>10</v>
       </c>
       <c r="B3" s="0" t="n">
-        <v>12382740</v>
+        <v>98707637</v>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>ЁП</t>
-[...4 lines deleted...]
-      </c>
+          <t>Частное сообщество</t>
+        </is>
+      </c>
+      <c r="D3" s="0"/>
       <c r="E3" s="0"/>
       <c r="F3" s="0"/>
       <c r="G3" s="0"/>
       <c r="H3" s="0"/>
       <c r="I3" s="0"/>
       <c r="J3" s="0"/>
       <c r="K3" s="0"/>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0"/>
       <c r="Q3" s="0"/>
       <c r="R3" s="0"/>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="W3" s="0" t="inlineStr">
         <is>
-          <t>открытое</t>
+          <t>частное</t>
         </is>
       </c>
       <c r="X3" s="0" t="inlineStr">
         <is>
-          <t>страница</t>
-[...2 lines deleted...]
-      <c r="Y3" s="0"/>
+          <t>группа</t>
+        </is>
+      </c>
+      <c r="Y3" s="0" t="inlineStr">
+        <is>
+          <t>12.07.2026</t>
+        </is>
+      </c>
       <c r="Z3" s="0" t="inlineStr">
         <is>
-          <t>https://sun9-33.userapi.com/s/v1/ig1/Fz0E4ALRllsqD6ApcRclM21bm1vO8Gfbxf5A0KZR7T7oUMg6NoQ-8sn2tecP3T64TB27DDw0.jpg?quality=96&amp;crop=150,1158,841,841&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360,480x480,540x540,640x640,720x720&amp;ava=1&amp;cs=50x50</t>
+          <t>https://sun9-86.userapi.com/impg/9FmuZgmL8ElIl3ap2VNqqvCJuR3XBTRcL5RstQ/IkJdt6c43WI.jpg?quality=96&amp;as=32x32,48x48,72x72,108x108,160x160,240x240,360x360&amp;sign=80af15cf714eb8b0c9b0fb180d3fb037&amp;u=2YEVTlkKBuNPY0mjMeXr7QUGKVqyKPrs2k12FX4q3nE&amp;cs=50x50</t>
         </is>
       </c>
       <c r="AA3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="0" t="n">
         <v>0</v>
-      </c>
-[...9737 lines deleted...]
-        <v>4662</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>