--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -118,51 +118,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AF3"/>
+  <dimension ref="A1:AF2"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Полный список доступен в платной версии</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>id группы</t>
@@ -292,125 +292,50 @@
         <is>
           <t>Комментарии</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Просмотры</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Лайки</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>Репосты</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Вовлеченность</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-[...73 lines deleted...]
-    </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>